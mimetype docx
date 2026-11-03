--- v0 (2025-10-21)
+++ v1 (2026-11-03)
@@ -39,105 +39,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Dn 7, 9-10.13-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">La nuit, au cours d’une vision, moi, Daniel, je regardais : des trônes furent disposés, et un Vieillard prit place ; son habit était blanc comme la neige, et les cheveux de sa tête, comme de la laine immaculée ; son trône était fait de flammes de feu, avec des roues de feu ardent. Un fleuve de feu coulait, qui jaillissait devant lui. Des milliers de milliers le servaient, des myriades de myriades se tenaient devant lui. Le tribunal prit place et l’on ouvrit des livres. Je regardais, au cours des visions de la nuit, et je voyais venir, avec les nuées du ciel, comme un Fils d’homme ; il parvint jusqu’au Vieillard, et on le fit avancer devant lui. Et il lui fut donné domination, gloire et royauté ; tous les peuples, toutes les nations et les gens de toutes langues le servirent. Sa domination est une domination éternelle, qui ne passera pas, et sa royauté, une royauté qui ne sera pas détruite. – Parole du Seigneur. OU BIEN
+        <w:t xml:space="preserve">La nuit, au cours d’une vision,     moi, Daniel, je regardais : des trônes furent disposés, et un Vieillard prit place ; son habit était blanc comme la neige, et les cheveux de sa tête, comme de la laine immaculée ; son trône était fait de flammes de feu, avec des roues de feu ardent.     Un fleuve de feu coulait, qui jaillissait devant lui. Des milliers de milliers le servaient, des myriades de myriades se tenaient devant lui. Le tribunal prit place et l’on ouvrit des livres.      Je regardais, au cours des visions de la nuit, et je voyais venir, avec les nuées du ciel, comme un Fils d’homme ; il parvint jusqu’au Vieillard, et on le fit avancer devant lui.     Et il lui fut donné domination, gloire et royauté ; tous les peuples, toutes les nations et les gens de toutes langues le servirent. Sa domination est une domination éternelle, qui ne passera pas, et sa royauté, une royauté qui ne sera pas détruite.       – Parole du Seigneur.     OU BIEN
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Première lecture (Ap 12, 7-12a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Il y eut un combat dans le ciel : Michel, avec ses anges, dut combattre le Dragon. Le Dragon, lui aussi, combattait avec ses anges, mais il ne fut pas le plus fort ; pour eux désormais, nulle place dans le ciel. Oui, il fut rejeté, le grand Dragon, le Serpent des origines, celui qu’on nomme Diable et Satan, le séducteur du monde entier. Il fut jeté sur la terre, et ses anges furent jetés avec lui. Alors j’entendis dans le ciel une voix forte, qui proclamait : « Maintenant voici le salut, la puissance et le règne de notre Dieu, voici le pouvoir de son Christ ! Car il est rejeté, l’accusateur de nos frères, lui qui les accusait, jour et nuit, devant notre Dieu. Eux-mêmes l’ont vaincu par le sang de l’Agneau, par la parole dont ils furent les témoins ; détachés de leur propre vie, ils sont allés jusqu’à mourir. Cieux, soyez donc dans la joie, et vous qui avez aux cieux votre demeure ! » – Parole du Seigneur.
+        <w:t xml:space="preserve">Il y eut un combat dans le ciel : Michel, avec ses anges, dut combattre le Dragon. Le Dragon, lui aussi, combattait avec ses anges,     mais il ne fut pas le plus fort ; pour eux désormais, nulle place dans le ciel.     Oui, il fut rejeté, le grand Dragon, le Serpent des origines, celui qu’on nomme Diable et Satan, le séducteur du monde entier. Il fut jeté sur la terre, et ses anges furent jetés avec lui.     Alors j’entendis dans le ciel une voix forte, qui proclamait : « Maintenant voici le salut, la puissance et le règne de notre Dieu, voici le pouvoir de son Christ ! Car il est rejeté, l’accusateur de nos frères, lui qui les accusait, jour et nuit,     devant notre Dieu.     Eux-mêmes l’ont vaincu par le sang de l’Agneau, par la parole dont ils furent les témoins ; détachés de leur propre vie, ils sont allés jusqu’à mourir.     Cieux, soyez donc dans la joie, et vous qui avez aux cieux votre demeure ! »      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Psaume (Ps 137 (138), 1-2a, 2bc-3, 4-5)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">De tout mon cœur, Seigneur, je te rends grâce : tu as entendu les paroles de ma bouche. Je te chante en présence des anges, vers ton temple sacré, je me prosterne. Je rends grâce à ton nom pour ton amour et ta vérité, car tu élèves, au-dessus de tout, ton nom et ta parole. Le jour où tu répondis à mon appel, tu fis grandir en mon âme la force. Tous les rois de la terre te rendent grâce quand ils entendent les paroles de ta bouche. Ils chantent les chemins du Seigneur : « Qu'elle est grande, la gloire du Seigneur ! »
+        <w:t xml:space="preserve">De tout mon cœur, Seigneur, je te rends grâce : tu as entendu les paroles de ma bouche. Je te chante en présence des anges, vers ton temple sacré, je me prosterne.  Je rends grâce à ton nom pour ton amour et ta vérité, car tu élèves, au-dessus de tout, ton nom et ta parole. Le jour où tu répondis à mon appel, tu fis grandir en mon âme la force.  Tous les rois de la terre te rendent grâce quand ils entendent les paroles de ta bouche. Ils chantent les chemins du Seigneur : « Qu'elle est grande, la gloire du Seigneur ! »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Jn 1, 47-51)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, lorsque Jésus vit Nathanaël venir à lui, il déclara à son sujet : « Voici vraiment un Israélite : il n’y a pas de ruse en lui. » Nathanaël lui demande : « D’où me connais-tu ? » Jésus lui répond : « Avant que Philippe t’appelle, quand tu étais sous le figuier, je t’ai vu. » Nathanaël lui dit : « Rabbi, c’est toi le Fils de Dieu ! C’est toi le roi d’Israël ! » Jésus reprend : « Je te dis que je t’ai vu sous le figuier, et c’est pour cela que tu crois ! Tu verras des choses plus grandes encore. » Et il ajoute : « Amen, amen, je vous le dis : vous verrez le ciel ouvert, et les anges de Dieu monter et descendre au-dessus du Fils de l’homme. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     lorsque Jésus vit Nathanaël venir à lui, il déclara à son sujet : « Voici vraiment un Israélite : il n’y a pas de ruse en lui. »     Nathanaël lui demande : « D’où me connais-tu ? » Jésus lui répond : « Avant que Philippe t’appelle, quand tu étais sous le figuier, je t’ai vu. »     Nathanaël lui dit : « Rabbi, c’est toi le Fils de Dieu ! C’est toi le roi d’Israël ! »     Jésus reprend : « Je te dis que je t’ai vu sous le figuier, et c’est pour cela que tu crois ! Tu verras des choses plus grandes encore. »     Et il ajoute : « Amen, amen, je vous le dis : vous verrez le ciel ouvert,et les anges de Dieu monter et descendre au-dessus du Fils de l’homme. »       – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -218,50 +218,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>