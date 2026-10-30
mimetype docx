--- v0 (2025-10-15)
+++ v1 (2026-10-30)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Qo 3, 1-11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Il y a un moment pour tout, et un temps pour chaque chose sous le ciel : un temps pour donner la vie, et un temps pour mourir ; un temps pour planter, et un temps pour arracher. Un temps pour tuer, et un temps pour guérir ; un temps pour détruire et un temps pour construire. Un temps pour pleurer, et un temps pour rire ; un temps pour gémir, et un temps pour danser. Un temps pour jeter des pierres, et un temps pour les amasser ; un temps pour s’étreindre, et un temps pour s’abstenir. Un temps pour chercher, et un temps pour perdre ; un temps pour garder, et un temps pour jeter. Un temps pour déchirer, et un temps pour coudre ; un temps pour se taire, et un temps pour parler. Un temps pour aimer, et un temps pour ne pas aimer ; un temps pour la guerre, et un temps pour la paix. Quel profit le travailleur retire-t-il de toute la peine qu’il prend ? J’ai vu la besogne que Dieu impose aux fils d’Adam pour les tenir en haleine. Toutes les choses que Dieu a faites sont bonnes en leur temps. Dieu a mis toute la durée du temps dans l’esprit de l’homme, mais celui-ci est incapable d’embrasser l’œuvre que Dieu a faite du début jusqu’à la fin. – Parole du Seigneur.
+        <w:t xml:space="preserve">    Il y a un moment pour tout, et un temps pour chaque chose sous le ciel :     un temps pour donner la vie, et un temps pour mourir ; un temps pour planter, et un temps pour arracher.     Un temps pour tuer, et un temps pour guérir ; un temps pour détruire et un temps pour construire.     Un temps pour pleurer, et un temps pour rire ; un temps pour gémir, et un temps pour danser.     Un temps pour jeter des pierres, et un temps pour les amasser ; un temps pour s’étreindre, et un temps pour s’abstenir.     Un temps pour chercher, et un temps pour perdre ; un temps pour garder, et un temps pour jeter.     Un temps pour déchirer, et un temps pour coudre ; un temps pour se taire, et un temps pour parler.     Un temps pour aimer, et un temps pour ne pas aimer ; un temps pour la guerre, et un temps pour la paix.      Quel profit le travailleur retire-t-il de toute la peine qu’il prend ?     J’ai vu la besogne que Dieu impose aux fils d’Adam pour les tenir en haleine.     Toutes les choses que Dieu a faites sont bonnes en leur temps. Dieu a mis toute la durée du temps dans l’esprit de l’homme, mais celui-ci est incapable d’embrasser l’œuvre que Dieu a faite du début jusqu’à la fin.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 143 (144), 1a.2abc, 3-4)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Béni soit le Seigneur, mon rocher ! Il est mon allié, ma forteresse, ma citadelle, celui qui me libère ; il est le bouclier qui m’abrite, Qu’est-ce que l’homme, pour que tu le connaisses, Seigneur, le fils d’un homme, pour que tu comptes avec lui ? L’homme est semblable à un souffle, ses jours sont une ombre qui passe.
+        <w:t xml:space="preserve">Béni soit le Seigneur, mon rocher ! Il est mon allié, ma forteresse, ma citadelle, celui qui me libère ; il est le bouclier qui m’abrite,  Qu’est-ce que l’homme, pour que tu le connaisses, Seigneur, le fils d’un homme, pour que tu comptes avec lui ? L’homme est semblable à un souffle, ses jours sont une ombre qui passe.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 9, 18-22)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce jour-là, Jésus était en prière à l’écart. Comme ses disciples étaient là, il les interrogea : « Au dire des foules, qui suis-je ? » Ils répondirent : « Jean le Baptiste ; mais pour d’autres, Élie ; et pour d’autres, un prophète d’autrefois qui serait ressuscité. » Jésus leur demanda : « Et vous, que dites-vous ? Pour vous, qui suis-je ? » Alors Pierre prit la parole et dit : « Le Christ, le Messie de Dieu. » Mais Jésus, avec autorité, leur défendit vivement de le dire à personne, et déclara : « Il faut que le Fils de l’homme souffre beaucoup, qu’il soit rejeté par les anciens, les grands prêtres et les scribes, qu’il soit tué, et que, le troisième jour, il ressuscite. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    En ce jour-là, Jésus était en prière à l’écart. Comme ses disciples étaient là, il les interrogea : « Au dire des foules, qui suis-je ? »     Ils répondirent : « Jean le Baptiste ; mais pour d’autres, Élie ; et pour d’autres, un prophète d’autrefois qui serait ressuscité. »     Jésus leur demanda : « Et vous, que dites-vous ? Pour vous, qui suis-je ? » Alors Pierre prit la parole et dit : « Le Christ, le Messie de Dieu. »     Mais Jésus, avec autorité, leur défendit vivement de le dire à personne,     et déclara : « Il faut que le Fils de l’homme souffre beaucoup, qu’il soit rejeté par les anciens, les grands prêtres et les scribes, qu’il soit tué, et que, le troisième jour, il ressuscite. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>