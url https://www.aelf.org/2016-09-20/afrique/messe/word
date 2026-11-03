--- v0 (2025-10-18)
+++ v1 (2026-11-03)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Pr 21, 1-6.10-13)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le Seigneur dispose du cœur du roi comme d’un canal d’irrigation, il le dirige où il veut. La conduite d’un homme est toujours droite à ses yeux, mais c’est le Seigneur qui pèse les cœurs. Accomplir la justice et le droit plaît au Seigneur plus que le sacrifice. Regarder de haut, se rengorger : ainsi brillent les méchants, mais ce n’est que péché. Les plans de l’homme actif lui assurent du profit ; mais la précipitation conduit à l’indigence. Une fortune acquise par le mensonge : illusion fugitive de qui cherche la mort. Le méchant ne désire que le mal ; il n’a pas un regard de pitié pour son prochain. Quand on punit l’insolent, l’étourdi devient sage ; le sage, il suffit de le raisonner pour qu’il comprenne. Le juste considère le clan du méchant : le méchant pervertit les autres pour leur malheur. Qui fait la sourde oreille à la clameur des faibles criera lui-même sans obtenir de réponse. – Parole du Seigneur.
+        <w:t xml:space="preserve">    Le Seigneur dispose du cœur du roi comme d’un canal d’irrigation, il le dirige où il veut.     La conduite d’un homme est toujours droite à ses yeux, mais c’est le Seigneur qui pèse les cœurs.     Accomplir la justice et le droit plaît au Seigneur plus que le sacrifice.     Regarder de haut, se rengorger : ainsi brillent les méchants, mais ce n’est que péché.     Les plans de l’homme actif lui assurent du profit ; mais la précipitation conduit à l’indigence.     Une fortune acquise par le mensonge : illusion fugitive de qui cherche la mort.     Le méchant ne désire que le mal ; il n’a pas un regard de pitié pour son prochain.     Quand on punit l’insolent, l’étourdi devient sage ; le sage, il suffit de le raisonner pour qu’il comprenne.     Le juste considère le clan du méchant : le méchant pervertit les autres pour leur malheur.     Qui fait la sourde oreille à la clameur des faibles criera lui-même sans obtenir de réponse.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 118 (119), 1.27, 30.34, 35.44)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Heureux les hommes intègres dans leurs voies qui marchent suivant la loi du Seigneur ! Montre-moi la voie de tes préceptes, que je médite sur tes merveilles. J’ai choisi la voie de la fidélité, je m’ajuste à tes décisions. Montre-moi comment garder ta loi, que je l’observe de tout cœur. Guide-moi sur la voie de tes volontés, là, je me plais. J’observerai sans relâche ta loi, toujours et à jamais.
+        <w:t xml:space="preserve">Heureux les hommes intègres dans leurs voies qui marchent suivant la loi du Seigneur ! Montre-moi la voie de tes préceptes, que je médite sur tes merveilles.  J’ai choisi la voie de la fidélité, je m’ajuste à tes décisions. Montre-moi comment garder ta loi, que je l’observe de tout cœur.  Guide-moi sur la voie de tes volontés, là, je me plais. J’observerai sans relâche ta loi, toujours et à jamais.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 8, 19-21)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, la mère et les frères de Jésus vinrent le trouver, mais ils ne pouvaient pas arriver jusqu’à lui à cause de la foule. On le lui fit savoir : « Ta mère et tes frères sont là dehors, qui veulent te voir. » Il leur répondit : « Ma mère et mes frères sont ceux qui écoutent la parole de Dieu, et qui la mettent en pratique. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     la mère et les frères de Jésus vinrent le trouver, mais ils ne pouvaient pas arriver jusqu’à lui à cause de la foule.     On le lui fit savoir : « Ta mère et tes frères sont là dehors, qui veulent te voir. »     Il leur répondit : « Ma mère et mes frères sont ceux qui écoutent la parole de Dieu, et qui la mettent en pratique. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>