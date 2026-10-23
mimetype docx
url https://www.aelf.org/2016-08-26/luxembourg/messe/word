--- v0 (2025-11-03)
+++ v1 (2026-10-23)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 Co 1, 17-25)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, le Christ ne m’a pas envoyé pour baptiser, mais pour annoncer l’Évangile, et cela sans avoir recours au langage de la sagesse humaine, ce qui rendrait vaine la croix du Christ. Car le langage de la croix est folie pour ceux qui vont à leur perte, mais pour ceux qui vont vers leur salut, pour nous, il est puissance de Dieu. L’Écriture dit en effet : Je mènerai à sa perte la sagesse des sages, et l’intelligence des intelligents, je la rejetterai. Où est-il, le sage ? Où est-il, le scribe ? Où est-il, le raisonneur d’ici-bas ? La sagesse du monde, Dieu ne l’a-t-il pas rendue folle ? Puisque, en effet, par une disposition de la sagesse de Dieu, le monde, avec toute sa sagesse, n’a pas su reconnaître Dieu, il a plu à Dieu de sauver les croyants par cette folie qu’est la proclamation de l’Évangile. Alors que les Juifs réclament des signes miraculeux, et que les Grecs recherchent une sagesse, nous, nous proclamons un Messie crucifié, scandale pour les Juifs, folie pour les nations païennes. Mais pour ceux que Dieu appelle, qu’ils soient Juifs ou Grecs, ce Messie, ce Christ, est puissance de Dieu et sagesse de Dieu. Car ce qui est folie de Dieu est plus sage que les hommes, et ce qui est faiblesse de Dieu est plus fort que les hommes. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     le Christ ne m’a pas envoyé pour baptiser, mais pour annoncer l’Évangile, et cela sans avoir recours au langage de la sagesse humaine, ce qui rendrait vaine la croix du Christ.     Car le langage de la croix est folie pour ceux qui vont à leur perte, mais pour ceux qui vont vers leur salut, pour nous, il est puissance de Dieu.     L’Écriture dit en effet :Je mènerai à sa perte la sagesse des sages, et l’intelligence des intelligents, je la rejetterai.     Où est-il, le sage ? Où est-il, le scribe ? Où est-il, le raisonneur d’ici-bas ? La sagesse du monde, Dieu ne l’a-t-il pas rendue folle ?     Puisque, en effet, par une disposition de la sagesse de Dieu, le monde, avec toute sa sagesse, n’a pas su reconnaître Dieu, il a plu à Dieu de sauver les croyants par cette folie qu’est la proclamation de l’Évangile.      Alors que les Juifs réclament des signes miraculeux, et que les Grecs recherchent une sagesse,     nous, nous proclamons un Messie crucifié, scandale pour les Juifs, folie pour les nations païennes.     Mais pour ceux que Dieu appelle, qu’ils soient Juifs ou Grecs, ce Messie, ce Christ, est puissance de Dieu et sagesse de Dieu.     Car ce qui est folie de Dieu est plus sage que les hommes, et ce qui est faiblesse de Dieu est plus fort que les hommes.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 32 (33), 1-2, 4-5, 10-11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Criez de joie pour le Seigneur, hommes justes ! Hommes droits, à vous la louange ! Rendez grâce au Seigneur sur la cithare, jouez pour lui sur la harpe à dix cordes. Oui, elle est droite, la parole du Seigneur ; il est fidèle en tout ce qu’il fait. Il aime le bon droit et la justice ; la terre est remplie de son amour. Le Seigneur a déjoué les plans des nations, anéanti les projets des peuples. Le plan du Seigneur demeure pour toujours, les projets de son cœur subsistent d’âge en âge.
+        <w:t xml:space="preserve">Criez de joie pour le Seigneur, hommes justes ! Hommes droits, à vous la louange ! Rendez grâce au Seigneur sur la cithare, jouez pour lui sur la harpe à dix cordes.  Oui, elle est droite, la parole du Seigneur ; il est fidèle en tout ce qu’il fait. Il aime le bon droit et la justice ; la terre est remplie de son amour.  Le Seigneur a déjoué les plans des nations, anéanti les projets des peuples. Le plan du Seigneur demeure pour toujours, les projets de son cœur subsistent d’âge en âge.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 25, 1-13)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples cette parabole : « Le royaume des Cieux sera comparable à dix jeunes filles invitées à des noces, qui prirent leur lampe pour sortir à la rencontre de l’époux. Cinq d’entre elles étaient insouciantes, et cinq étaient prévoyantes : les insouciantes avaient pris leur lampe sans emporter d’huile, tandis que les prévoyantes avaient pris, avec leurs lampes, des flacons d’huile. Comme l’époux tardait, elles s’assoupirent toutes et s’endormirent. Au milieu de la nuit, il y eut un cri : “Voici l’époux ! Sortez à sa rencontre.” Alors toutes ces jeunes filles se réveillèrent et se mirent à préparer leur lampe. Les insouciantes demandèrent aux prévoyantes : “Donnez-nous de votre huile, car nos lampes s’éteignent.” Les prévoyantes leur répondirent : “Jamais cela ne suffira pour nous et pour vous, allez plutôt chez les marchands vous en acheter.” Pendant qu’elles allaient en acheter, l’époux arriva. Celles qui étaient prêtes entrèrent avec lui dans la salle des noces, et la porte fut fermée. Plus tard, les autres jeunes filles arrivèrent à leur tour et dirent : “Seigneur, Seigneur, ouvre-nous !” Il leur répondit : “Amen, je vous le dis : je ne vous connais pas.” Veillez donc, car vous ne savez ni le jour ni l’heure. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples cette parabole :     « Le royaume des Cieux sera comparable à dix jeunes filles invitées à des noces, qui prirent leur lampe pour sortir à la rencontre de l’époux.     Cinq d’entre elles étaient insouciantes, et cinq étaient prévoyantes :     les insouciantes avaient pris leur lampe sans emporter d’huile,     tandis que les prévoyantes avaient pris, avec leurs lampes, des flacons d’huile.     Comme l’époux tardait, elles s’assoupirent toutes et s’endormirent.     Au milieu de la nuit, il y eut un cri : “Voici l’époux ! Sortez à sa rencontre.”     Alors toutes ces jeunes filles se réveillèrent et se mirent à préparer leur lampe.     Les insouciantes demandèrent aux prévoyantes : “Donnez-nous de votre huile, car nos lampes s’éteignent.”     Les prévoyantes leur répondirent : “Jamais cela ne suffira pour nous et pour vous, allez plutôt chez les marchands vous en acheter.”     Pendant qu’elles allaient en acheter, l’époux arriva. Celles qui étaient prêtes entrèrent avec lui dans la salle des noces, et la porte fut fermée.     Plus tard, les autres jeunes filles arrivèrent à leur tour et dirent : “Seigneur, Seigneur, ouvre-nous !”      Il leur répondit : “Amen, je vous le dis : je ne vous connais pas.”      Veillez donc, car vous ne savez ni le jour ni l’heure. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>