--- v0 (2025-11-02)
+++ v1 (2026-11-05)
@@ -39,187 +39,187 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Messe de la veille au soir</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 Ch 15, 3-4.15-16 ; 16, 1-2)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, David rassembla tout Israël à Jérusalem pour faire monter l’arche du Seigneur jusqu’à l’emplacement préparé pour elle. Il réunit les fils d’Aaron et les Lévites. Les Lévites transportèrent l’arche de Dieu, au moyen de barres placées sur leurs épaules, comme l’avait ordonné Moïse, selon la parole du Seigneur. David dit aux chefs des Lévites de mettre en place leurs frères, les chantres, avec leurs instruments, harpes, cithares, cymbales, pour les faire retentir avec force en signe de joie. Ils amenèrent donc l’arche de Dieu et l’installèrent au milieu de la tente que David avait dressée pour elle. Puis on présenta devant Dieu des holocaustes et des sacrifices de paix. Quand David eut achevé d’offrir les holocaustes et les sacrifices de paix, il bénit le peuple au nom du Seigneur. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là,      David rassembla tout Israël à Jérusalem pour faire monter l’arche du Seigneur jusqu’à l’emplacement préparé pour elle.     Il réunit les fils d’Aaron et les Lévites.     Les Lévites transportèrent l’arche de Dieu, au moyen de barres placées sur leurs épaules, comme l’avait ordonné Moïse, selon la parole du Seigneur.     David dit aux chefs des Lévites de mettre en place leurs frères, les chantres, avec leurs instruments, harpes, cithares, cymbales, pour les faire retentir avec force en signe de joie.      Ils amenèrent donc l’arche de Dieu et l’installèrent au milieu de la tente que David avait dressée pour elle. Puis on présenta devant Dieu des holocaustes et des sacrifices de paix.     Quand David eut achevé d’offrir les holocaustes et les sacrifices de paix, il bénit le peuple au nom du Seigneur.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 131, 7-8, 9-10, 13-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Entrons dans la demeure de Dieu, prosternons-nous aux pieds de son trône. Monte, Seigneur, vers le lieu de ton repos, toi, et l’arche de ta force ! Que tes prêtres soient vêtus de justice, que tes fidèles crient de joie ! Pour l’amour de David, ton serviteur, ne repousse pas la face de ton messie. Car le Seigneur a fait choix de Sion ; elle est le séjour qu’il désire : « Voilà mon repos à tout jamais, c’est le séjour que j’avais désiré. »
+        <w:t xml:space="preserve">Entrons dans la demeure de Dieu, prosternons-nous aux pieds de son trône. Monte, Seigneur, vers le lieu de ton repos, toi, et l’arche de ta force !  Que tes prêtres soient vêtus de justice, que tes fidèles crient de joie ! Pour l’amour de David, ton serviteur, ne repousse pas la face de ton messie.  Car le Seigneur a fait choix de Sion ; elle est le séjour qu’il désire : « Voilà mon repos à tout jamais, c’est le séjour que j’avais désiré. »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (1 Co 15, 54b-57)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, quand cet être mortel aura revêtu l’immortalité, alors se réalisera la parole de l’Écriture : La mort a été engloutie dans la victoire. Ô Mort, où est ta victoire ? Ô Mort, où est-il, ton aiguillon ? L’aiguillon de la mort, c’est le péché ; ce qui donne force au péché, c’est la Loi. Rendons grâce à Dieu qui nous donne la victoire par notre Seigneur Jésus Christ. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     quand cet être mortel aura revêtu l’immortalité, alors se réalisera la parole de l’Écriture :La mort a été engloutie dans la victoire.     Ô Mort, où est ta victoire ? Ô Mort, où est-il, ton aiguillon ?     L’aiguillon de la mort, c’est le péché ; ce qui donne force au péché, c’est la Loi.     Rendons grâce à Dieu qui nous donne la victoire par notre Seigneur Jésus Christ.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Lc 11, 27-28)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, comme Jésus était en train de parler, une femme éleva la voix au milieu de la foule pour lui dire : « Heureuse la mère qui t’a porté en elle, et dont les seins t’ont nourri ! » Alors Jésus lui déclara : « Heureux plutôt ceux qui écoutent la parole de Dieu, et qui la gardent ! » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     comme Jésus était en train de parler, une femme éleva la voix au milieu de la foule pour lui dire : « Heureuse la mère qui t’a porté en elle, et dont les seins t’ont nourri ! »     Alors Jésus lui déclara : « Heureux plutôt ceux qui écoutent la parole de Dieu, et qui la gardent ! »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
         <w:t>Messe du jour</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
         <w:t>Première lecture (Ap 11, 19a ; 12, 1-6a.10ab)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le sanctuaire de Dieu, qui est dans le ciel, s’ouvrit, et l’arche de son Alliance apparut dans le Sanctuaire. Un grand signe apparut dans le ciel : une Femme, ayant le soleil pour manteau, la lune sous les pieds, et sur la tête une couronne de douze étoiles. Elle est enceinte, elle crie, dans les douleurs et la torture d’un enfantement. Un autre signe apparut dans le ciel : un grand dragon, rouge feu, avec sept têtes et dix cornes, et, sur chacune des sept têtes, un diadème. Sa queue, entraînant le tiers des étoiles du ciel, les précipita sur la terre. Le Dragon vint se poster devant la femme qui allait enfanter, afin de dévorer l’enfant dès sa naissance. Or, elle mit au monde un fils, un enfant mâle, celui qui sera le berger de toutes les nations, les conduisant avec un sceptre de fer. L’enfant fut enlevé jusqu’auprès de Dieu et de son Trône, et la Femme s’enfuit au désert, où Dieu lui a préparé une place. Alors j’entendis dans le ciel une voix forte, qui proclamait : « Maintenant voici le salut, la puissance et le règne de notre Dieu, voici le pouvoir de son Christ ! » – Parole du Seigneur.
+        <w:t xml:space="preserve">Le sanctuaire de Dieu, qui est dans le ciel, s’ouvrit,     et l’arche de son Alliance apparut dans le Sanctuaire.           Un grand signe apparut dans le ciel : une Femme, ayant le soleil pour manteau, la lune sous les pieds, et sur la tête une couronne de douze étoiles.     Elle est enceinte, elle crie, dans les douleurs et la torture d’un enfantement.     Un autre signe apparut dans le ciel : un grand dragon, rouge feu, avec sept têtes et dix cornes, et, sur chacune des sept têtes, un diadème.     Sa queue, entraînant le tiers des étoiles du ciel, les précipita sur la terre. Le Dragon vint se poster devant la femme qui allait enfanter, afin de dévorer l’enfant dès sa naissance.     Or, elle mit au monde un fils, un enfant mâle, celui qui sera le berger de toutes les nations, les conduisant avec un sceptre de fer. L’enfant fut enlevé jusqu’auprès de Dieu et de son Trône,     et la Femme s’enfuit au désert, où Dieu lui a préparé une place.     Alors j’entendis dans le ciel une voix forte, qui proclamait : « Maintenant voici le salut, la puissance et le règne de notre Dieu, voici le pouvoir de son Christ ! »      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc8"/>
       <w:r>
         <w:t>Psaume (Ps 44, (45), 11-12a, 12b-13, 14-15a, 15b-16)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Écoute, ma fille, regarde et tends l’oreille ; oublie ton peuple et la maison de ton père : le roi sera séduit par ta beauté. Il est ton Seigneur : prosterne-toi devant lui. Alors, les plus riches du peuple, chargés de présents, quêteront ton sourire. Fille de roi, elle est là, dans sa gloire, vêtue d’étoffes d’or ; on la conduit, toute parée, vers le roi. Des jeunes filles, ses compagnes, lui font cortège ; on les conduit parmi les chants de fête : elles entrent au palais du roi.
+        <w:t xml:space="preserve">Écoute, ma fille, regarde et tends l’oreille ; oublie ton peuple et la maison de ton père : le roi sera séduit par ta beauté.  Il est ton Seigneur : prosterne-toi devant lui. Alors, les plus riches du peuple, chargés de présents, quêteront ton sourire.  Fille de roi, elle est là, dans sa gloire, vêtue d’étoffes d’or ; on la conduit, toute parée, vers le roi.  Des jeunes filles, ses compagnes, lui font cortège ; on les conduit parmi les chants de fête : elles entrent au palais du roi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc9"/>
       <w:r>
         <w:t>Deuxième lecture (1 Co 15, 20-27a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, le Christ est ressuscité d’entre les morts, lui, premier ressuscité parmi ceux qui se sont endormis. Car, la mort étant venue par un homme, c’est par un homme aussi que vient la résurrection des morts. En effet, de même que tous les hommes meurent en Adam, de même c’est dans le Christ que tous recevront la vie, mais chacun à son rang : en premier, le Christ, et ensuite, lors du retour du Christ, ceux qui lui appartiennent. Alors, tout sera achevé, quand le Christ remettra le pouvoir royal à Dieu son Père, après avoir anéanti, parmi les êtres célestes, toute Principauté, toute Souveraineté et Puissance. Car c’est lui qui doit régner jusqu’au jour où Dieu aura mis sous ses pieds tous ses ennemis. Et le dernier ennemi qui sera anéanti, c’est la mort, car il a tout mis sous ses pieds. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     le Christ est ressuscité d’entre les morts, lui, premier ressuscité parmi ceux qui se sont endormis.     Car, la mort étant venue par un homme, c’est par un homme aussi que vient la résurrection des morts.     En effet, de même que tous les hommes meurent en Adam, de même c’est dans le Christ que tous recevront la vie,     mais chacun à son rang : en premier, le Christ, et ensuite, lors du retour du Christ, ceux qui lui appartiennent.     Alors, tout sera achevé, quand le Christ remettra le pouvoir royal à Dieu son Père, après avoir anéanti, parmi les êtres célestes, toute Principauté, toute Souveraineté et Puissance.     Car c’est lui qui doit régner jusqu’au jour où Dieu aura mis sous ses pieds tous ses ennemis.     Et le dernier ennemi qui sera anéanti, c’est la mort,     car il a tout mis sous ses pieds.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc10"/>
       <w:r>
         <w:t>Évangile (Lc 1, 39-56)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Marie se mit en route et se rendit avec empressement vers la région montagneuse, dans une ville de Judée. Elle entra dans la maison de Zacharie et salua Élisabeth. Or, quand Élisabeth entendit la salutation de Marie, l’enfant tressaillit en elle. Alors, Élisabeth fut remplie d’Esprit Saint, et s’écria d’une voix forte : « Tu es bénie entre toutes les femmes, et le fruit de tes entrailles est béni. D’où m’est-il donné que la mère de mon Seigneur vienne jusqu’à moi ? Car, lorsque tes paroles de salutation sont parvenues à mes oreilles, l’enfant a tressailli d’allégresse en moi. Heureuse celle qui a cru à l’accomplissement des paroles qui lui furent dites de la part du Seigneur. » Marie dit alors : « Mon âme exalte le Seigneur, exulte mon esprit en Dieu, mon Sauveur ! Il s’est penché sur son humble servante ; désormais tous les âges me diront bienheureuse. Le Puissant fit pour moi des merveilles ; Saint est son nom ! Sa miséricorde s’étend d’âge en âge sur ceux qui le craignent. Déployant la force de son bras, il disperse les superbes. Il renverse les puissants de leurs trônes, il élève les humbles. Il comble de biens les affamés, renvoie les riches les mains vides. Il relève Israël son serviteur, il se souvient de son amour, de la promesse faite à nos pères, en faveur d’Abraham et sa descendance à jamais. » Marie resta avec Élisabeth environ trois mois, puis elle s’en retourna chez elle. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ces jours-là, Marie se mit en route et se rendit avec empressement vers la région montagneuse, dans une ville de Judée.     Elle entra dans la maison de Zacharie et salua Élisabeth.     Or, quand Élisabeth entendit la salutation de Marie, l’enfant tressaillit en elle. Alors, Élisabeth fut remplie d’Esprit Saint,     et s’écria d’une voix forte : « Tu es bénie entre toutes les femmes, et le fruit de tes entrailles est béni.     D’où m’est-il donné que la mère de mon Seigneur vienne jusqu’à moi ?     Car, lorsque tes paroles de salutation sont parvenues à mes oreilles, l’enfant a tressailli d’allégresse en moi.     Heureuse celle qui a cru à l’accomplissement des paroles qui lui furent dites de la part du Seigneur. »      Marie dit alors : « Mon âme exalte le Seigneur,     exulte mon esprit en Dieu, mon Sauveur !     Il s’est penché sur son humble servante ; désormais tous les âges me diront bienheureuse.     Le Puissant fit pour moi des merveilles ; Saint est son nom !     Sa miséricorde s’étend d’âge en âge sur ceux qui le craignent.     Déployant la force de son bras, il disperse les superbes.     Il renverse les puissants de leurs trônes, il élève les humbles.     Il comble de biens les affamés, renvoie les riches les mains vides.     Il relève Israël son serviteur, il se souvient de son amour,     de la promesse faite à nos pères, en faveur d’Abraham et sa descendance à jamais. »      Marie resta avec Élisabeth environ trois mois, puis elle s’en retourna chez elle.      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -300,50 +300,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>