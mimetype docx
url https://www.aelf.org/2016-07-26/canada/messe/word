--- v0 (2025-12-06)
+++ v1 (2026-11-05)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Jr 14, 17-22)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Que mes yeux ruissellent de larmes nuit et jour, sans s’arrêter ! Elle est blessée d’une grande blessure, la vierge, la fille de mon peuple, meurtrie d’une plaie profonde. Si je sors dans la campagne, voici les victimes de l’épée ; si j’entre dans la ville, voici les souffrants de la faim. Même le prophète, même le prêtre parcourent le pays sans comprendre. As-tu donc rejeté Juda ? Es-tu pris de dégoût pour Sion ? Pourquoi nous frapper sans remède ? Nous attendions la paix, et rien de bon ! le temps du remède, et voici l’épouvante ! Seigneur, nous connaissons notre révolte, la faute de nos pères : oui, nous avons péché contre toi ! À cause de ton nom, ne méprise pas, n’humilie pas le trône de ta gloire ! Rappelle-toi : ne romps pas ton alliance avec nous ! Parmi les idoles des nations, en est-il qui fassent pleuvoir ? Est-ce le ciel qui nous donnera les pluies ? N’est-ce pas toi, Seigneur notre Dieu ? Nous espérons en toi, car c’est toi qui as fait tout cela. – Parole du Seigneur.
+        <w:t xml:space="preserve">Que mes yeux ruissellent de larmes nuit et jour, sans s’arrêter ! Elle est blessée d’une grande blessure, la vierge, la fille de mon peuple, meurtrie d’une plaie profonde.     Si je sors dans la campagne, voici les victimes de l’épée ; si j’entre dans la ville, voici les souffrants de la faim. Même le prophète, même le prêtre parcourent le pays sans comprendre.      As-tu donc rejeté Juda ? Es-tu pris de dégoût pour Sion ? Pourquoi nous frapper sans remède ? Nous attendions la paix, et rien de bon ! le temps du remède, et voici l’épouvante !     Seigneur, nous connaissons notre révolte, la faute de nos pères : oui, nous avons péché contre toi !     À cause de ton nom, ne méprise pas, n’humilie pas le trône de ta gloire ! Rappelle-toi : ne romps pas ton alliance avec nous !     Parmi les idoles des nations, en est-il qui fassent pleuvoir ? Est-ce le ciel qui nous donnera les pluies ? N’est-ce pas toi, Seigneur notre Dieu ? Nous espérons en toi, car c’est toi qui as fait tout cela.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 78 (79), 5a.8, 9, 11.13ab)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Combien de temps, Seigneur, durera ta colère ? Ne retiens pas contre nous les péchés de nos ancêtres : que nous vienne bientôt ta tendresse, car nous sommes à bout de force ! Aide-nous, Dieu notre Sauveur, pour la gloire de ton nom ! Délivre-nous, efface nos fautes, pour la cause de ton nom ! Que monte en ta présence la plainte du captif ! Ton bras est fort : épargne ceux qui doivent mourir. Et nous, ton peuple, le troupeau que tu conduis, sans fin nous pourrons te rendre grâce.
+        <w:t xml:space="preserve">Combien de temps, Seigneur, durera ta colère ? Ne retiens pas contre nous les péchés de nos ancêtres : que nous vienne bientôt ta tendresse, car nous sommes à bout de force !  Aide-nous, Dieu notre Sauveur, pour la gloire de ton nom ! Délivre-nous, efface nos fautes, pour la cause de ton nom !  Que monte en ta présence la plainte du captif ! Ton bras est fort : épargne ceux qui doivent mourir. Et nous, ton peuple, le troupeau que tu conduis, sans fin nous pourrons te rendre grâce.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 13, 36-43)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, laissant les foules, Jésus vint à la maison. Ses disciples s’approchèrent et lui dirent : « Explique-nous clairement la parabole de l’ivraie dans le champ. » Il leur répondit : « Celui qui sème le bon grain, c’est le Fils de l’homme ; le champ, c’est le monde ; le bon grain, ce sont les fils du Royaume ; l’ivraie, ce sont les fils du Mauvais. L’ennemi qui l’a semée, c’est le diable ; la moisson, c’est la fin du monde ; les moissonneurs, ce sont les anges. De même que l’on enlève l’ivraie pour la jeter au feu, ainsi en sera-t-il à la fin du monde. Le Fils de l’homme enverra ses anges, et ils enlèveront de son Royaume toutes les causes de chute et ceux qui font le mal ; ils les jetteront dans la fournaise : là, il y aura des pleurs et des grincements de dents. Alors les justes resplendiront comme le soleil dans le royaume de leur Père. Celui qui a des oreilles, qu’il entende ! » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     laissant les foules, Jésus vint à la maison. Ses disciples s’approchèrent et lui dirent : « Explique-nous clairement la parabole de l’ivraie dans le champ. »     Il leur répondit : « Celui qui sème le bon grain, c’est le Fils de l’homme ;     le champ, c’est le monde ; le bon grain, ce sont les fils du Royaume ; l’ivraie, ce sont les fils du Mauvais.     L’ennemi qui l’a semée, c’est le diable ; la moisson, c’est la fin du monde ; les moissonneurs, ce sont les anges.     De même que l’on enlève l’ivraie pour la jeter au feu, ainsi en sera-t-il à la fin du monde.     Le Fils de l’homme enverra ses anges, et ils enlèveront de son Royaume toutes les causes de chute et ceux qui font le mal ;     ils les jetteront dans la fournaise : là, il y aura des pleurs et des grincements de dents.     Alors les justes resplendiront comme le soleil dans le royaume de leur Père.  Celui qui a des oreilles, qu’il entende ! »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>