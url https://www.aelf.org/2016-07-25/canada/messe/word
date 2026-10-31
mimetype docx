--- v0 (2025-10-24)
+++ v1 (2026-10-31)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (2 Co 4, 7-15)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, nous portons un trésor comme dans des vases d’argile ; ainsi, on voit bien que cette puissance extraordinaire appartient à Dieu et ne vient pas de nous. En toute circonstance, nous sommes dans la détresse, mais sans être angoissés ; nous sommes déconcertés, mais non désemparés ; nous sommes pourchassés, mais non pas abandonnés ; terrassés, mais non pas anéantis. Toujours nous portons, dans notre corps, la mort de Jésus, afin que la vie de Jésus, elle aussi, soit manifestée dans notre corps. En effet, nous, les vivants, nous sommes continuellement livrés à la mort à cause de Jésus, afin que la vie de Jésus, elle aussi, soit manifestée dans notre condition charnelle vouée à la mort. Ainsi la mort fait son œuvre en nous, et la vie en vous. L’Écriture dit : J’ai cru, c’est pourquoi j’ai parlé. Et nous aussi, qui avons le même esprit de foi, nous croyons, et c’est pourquoi nous parlons. Car, nous le savons, celui qui a ressuscité le Seigneur Jésus nous ressuscitera, nous aussi, avec Jésus, et il nous placera près de lui avec vous. Et tout cela, c’est pour vous, afin que la grâce, plus largement répandue dans un plus grand nombre, fasse abonder l’action de grâce pour la gloire de Dieu. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     nous portons un trésor comme dans des vases d’argile ; ainsi, on voit bien que cette puissance extraordinaire appartient à Dieu et ne vient pas de nous.     En toute circonstance, nous sommes dans la détresse, mais sans être angoissés ; nous sommes déconcertés, mais non désemparés ;     nous sommes pourchassés, mais non pas abandonnés ; terrassés, mais non pas anéantis.     Toujours nous portons, dans notre corps, la mort de Jésus, afin que la vie de Jésus, elle aussi, soit manifestée dans notre corps.     En effet, nous, les vivants, nous sommes continuellement livrés à la mort à cause de Jésus, afin que la vie de Jésus, elle aussi, soit manifestée dans notre condition charnelle vouée à la mort.     Ainsi la mort fait son œuvre en nous, et la vie en vous.     L’Écriture dit : J’ai cru, c’est pourquoi j’ai parlé. Et nous aussi, qui avons le même esprit de foi, nous croyons, et c’est pourquoi nous parlons.     Car, nous le savons, celui qui a ressuscité le Seigneur Jésus nous ressuscitera, nous aussi, avec Jésus, et il nous placera près de lui avec vous.     Et tout cela, c’est pour vous, afin que la grâce, plus largement répandue dans un plus grand nombre, fasse abonder l’action de grâce pour la gloire de Dieu.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 125 (126), 1-2ab, 2cd-3, 4-5, 6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quand le Seigneur ramena les captifs à Sion, nous étions comme en rêve ! Alors notre bouche était pleine de rires, nous poussions des cris de joie. Alors on disait parmi les nations : « Quelles merveilles fait pour eux le Seigneur ! » Quelles merveilles le Seigneur fit pour nous : nous étions en grande fête ! Ramène, Seigneur, nos captifs, comme les torrents au désert. Qui sème dans les larmes moissonne dans la joie : il s’en va, il s’en va en pleurant, il jette la semence ; il s’en vient, il s’en vient dans la joie, il rapporte les gerbes.
+        <w:t xml:space="preserve">Quand le Seigneur ramena les captifs à Sion, nous étions comme en rêve ! Alors notre bouche était pleine de rires, nous poussions des cris de joie.  Alors on disait parmi les nations : « Quelles merveilles fait pour eux le Seigneur ! » Quelles merveilles le Seigneur fit pour nous : nous étions en grande fête !  Ramène, Seigneur, nos captifs, comme les torrents au désert. Qui sème dans les larmes moissonne dans la joie :  il s’en va, il s’en va en pleurant, il jette la semence ; il s’en vient, il s’en vient dans la joie, il rapporte les gerbes.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 20, 20-28)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, la mère de Jacques et de Jean, fils de Zébédée, s’approcha de Jésus avec ses fils Jacques et Jean, et elle se prosterna pour lui faire une demande. Jésus lui dit : « Que veux-tu ? » Elle répondit : « Ordonne que mes deux fils que voici siègent, l’un à ta droite et l’autre à ta gauche, dans ton Royaume. » Jésus répondit : « Vous ne savez pas ce que vous demandez. Pouvez-vous boire la coupe que je vais boire ? » Ils lui disent : « Nous le pouvons. » Il leur dit : « Ma coupe, vous la boirez ; quant à siéger à ma droite et à ma gauche, ce n’est pas à moi de l’accorder ; il y a ceux pour qui cela est préparé par mon Père. » Les dix autres, qui avaient entendu, s’indignèrent contre les deux frères. Jésus les appela et dit : « Vous le savez : les chefs des nations les commandent en maîtres, et les grands font sentir leur pouvoir. Parmi vous, il ne devra pas en être ainsi : celui qui veut devenir grand parmi vous sera votre serviteur ; et celui qui veut être parmi vous le premier sera votre esclave. Ainsi, le Fils de l’homme n’est pas venu pour être servi, mais pour servir, et donner sa vie en rançon pour la multitude. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     la mère de Jacques et de Jean, fils de Zébédée, s’approcha de Jésus avec ses fils Jacques et Jean, et elle se prosterna pour lui faire une demande.     Jésus lui dit : « Que veux-tu ? » Elle répondit : « Ordonne que mes deux fils que voici siègent, l’un à ta droite et l’autre à ta gauche, dans ton Royaume. »     Jésus répondit : « Vous ne savez pas ce que vous demandez. Pouvez-vous boire la coupe que je vais boire ? » Ils lui disent : « Nous le pouvons. »     Il leur dit : « Ma coupe, vous la boirez ; quant à siéger à ma droite et à ma gauche, ce n’est pas à moi de l’accorder ; il y a ceux pour qui cela est préparé par mon Père. »     Les dix autres, qui avaient entendu, s’indignèrent contre les deux frères.     Jésus les appela et dit : « Vous le savez : les chefs des nations les commandent en maîtres, et les grands font sentir leur pouvoir.     Parmi vous, il ne devra pas en être ainsi : celui qui veut devenir grand parmi vous sera votre serviteur ;     et celui qui veut être parmi vous le premier sera votre esclave.     Ainsi, le Fils de l’homme n’est pas venu pour être servi, mais pour servir, et donner sa vie en rançon pour la multitude. »       – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>