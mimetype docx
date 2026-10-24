--- v0 (2025-10-13)
+++ v1 (2026-10-24)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Is 38, 1-6.21-22.7-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, le roi Ézékias souffrait d’une maladie mortelle. Le prophète Isaïe, fils d’Amots, vint lui dire : « Ainsi parle le Seigneur : Prends des dispositions pour ta maison, car tu vas mourir, tu ne guériras pas. » Ézékias se tourna vers le mur et fit cette prière au Seigneur : « Ah ! Seigneur, souviens-toi ! J’ai marché en ta présence, dans la loyauté et d’un cœur sans partage, et j’ai fait ce qui est bien à tes yeux. » Puis le roi Ézékias fondit en larmes. La parole du Seigneur fut adressée à Isaïe : « Va dire à Ézékias : Ainsi parle le Seigneur, Dieu de David ton ancêtre : J’ai entendu ta prière, j’ai vu tes larmes. Je vais ajouter quinze années à ta vie. Je te délivrerai, toi et cette ville, de la main du roi d’Assour, je protégerai cette ville. » Puis Isaïe dit : « Qu’on apporte un gâteau de figues ; qu’on l’applique sur l’ulcère, et le roi vivra. » Ézékias dit : « À quel signe reconnaîtrai-je que je pourrai monter à la maison du Seigneur ? – Voici le signe que le Seigneur te donne pour montrer qu’il accomplira sa promesse : Je vais faire reculer de dix degrés l’ombre qui est déjà descendue sur le cadran solaire d’Acaz. » Et le soleil remonta sur le cadran les dix degrés qu’il avait déjà descendus. – Parole du Seigneur.
+        <w:t xml:space="preserve">    En ces jours-là, le roi Ézékias souffrait d’une maladie mortelle. Le prophète Isaïe, fils d’Amots, vint lui dire : « Ainsi parle le Seigneur : Prends des dispositions pour ta maison, car tu vas mourir, tu ne guériras pas. »     Ézékias se tourna vers le mur et fit cette prière au Seigneur :     « Ah ! Seigneur, souviens-toi ! J’ai marché en ta présence, dans la loyauté et d’un cœur sans partage, et j’ai fait ce qui est bien à tes yeux. » Puis le roi Ézékias fondit en larmes.     La parole du Seigneur fut adressée à Isaïe :     « Va dire à Ézékias : Ainsi parle le Seigneur, Dieu de David ton ancêtre : J’ai entendu ta prière, j’ai vu tes larmes. Je vais ajouter quinze années à ta vie.     Je te délivrerai, toi et cette ville, de la main du roi d’Assour, je protégerai cette ville. »     Puis Isaïe dit : « Qu’on apporte un gâteau de figues ; qu’on l’applique sur l’ulcère, et le roi vivra. »     Ézékias dit : « À quel signe reconnaîtrai-je que je pourrai monter à la maison du Seigneur ?     – Voici le signe que le Seigneur te donne pour montrer qu’il accomplira sa promesse :     Je vais faire reculer de dix degrés l’ombre qui est déjà descendue sur le cadran solaire d’Acaz. » Et le soleil remonta sur le cadran les dix degrés qu’il avait déjà descendus.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Cantique (Is 38, 10, 11, 12abcd, 16-17a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je disais : Au milieu de mes jours, je m’en vais ; j’ai ma place entre les morts pour la fin de mes années. Je disais : Je ne verrai pas le Seigneur sur la terre des vivants, plus un visage d’homme parmi les habitants du monde ! Ma demeure m’est enlevée, arrachée, comme une tente de berger. Tel un tisserand, j’ai dévidé ma vie : le fil est tranché. « Le Seigneur est auprès d’eux : ils vivront ! Tout ce qui vit en eux vit de son esprit ! » Oui, tu me guériras, tu me feras vivre : voici que mon amertume se change en paix.
+        <w:t xml:space="preserve">Je disais : Au milieu de mes jours, je m’en vais ; j’ai ma place entre les morts pour la fin de mes années.  Je disais : Je ne verrai pas le Seigneur sur la terre des vivants, plus un visage d’homme parmi les habitants du monde !  Ma demeure m’est enlevée, arrachée, comme une tente de berger. Tel un tisserand, j’ai dévidé ma vie : le fil est tranché.  « Le Seigneur est auprès d’eux : ils vivront ! Tout ce qui vit en eux vit de son esprit ! » Oui, tu me guériras, tu me feras vivre : voici que mon amertume se change en paix.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 12, 1-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, un jour de sabbat, Jésus vint à passer à travers les champs de blé ; ses disciples eurent faim et ils se mirent à arracher des épis et à les manger. Voyant cela, les pharisiens lui dirent : « Voilà que tes disciples font ce qu’il n’est pas permis de faire le jour du sabbat ! » Mais il leur dit : « N’avez-vous pas lu ce que fit David, quand il eut faim, lui et ceux qui l’accompagnaient ? Il entra dans la maison de Dieu, et ils mangèrent les pains de l’offrande ; or, ni lui ni les autres n’avaient le droit d’en manger, mais seulement les prêtres. Ou bien encore, n’avez-vous pas lu dans la Loi que le jour du sabbat, les prêtres, dans le Temple, manquent au repos du sabbat sans commettre de faute ? Or, je vous le dis : il y a ici plus grand que le Temple. Si vous aviez compris ce que signifie : Je veux la miséricorde, non le sacrifice, vous n’auriez pas condamné ceux qui n’ont pas commis de faute. En effet, le Fils de l’homme est maître du sabbat. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    En ce temps-là, un jour de sabbat, Jésus vint à passer à travers les champs de blé ; ses disciples eurent faim et ils se mirent à arracher des épis et à les manger.     Voyant cela, les pharisiens lui dirent : « Voilà que tes disciples font ce qu’il n’est pas permis de faire le jour du sabbat ! »     Mais il leur dit : « N’avez-vous pas lu ce que fit David, quand il eut faim, lui et ceux qui l’accompagnaient ?     Il entra dans la maison de Dieu, et ils mangèrent les pains de l’offrande ; or, ni lui ni les autres n’avaient le droit d’en manger, mais seulement les prêtres.     Ou bien encore, n’avez-vous pas lu dans la Loi que le jour du sabbat, les prêtres, dans le Temple, manquent au repos du sabbat sans commettre de faute ?     Or, je vous le dis : il y a ici plus grand que le Temple.     Si vous aviez compris ce que signifie : Je veux la miséricorde, non le sacrifice,     vous n’auriez pas condamné ceux qui n’ont pas commis de faute. En effet, le Fils de l’homme est maître du sabbat. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>