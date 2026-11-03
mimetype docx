--- v0 (2025-10-14)
+++ v1 (2026-11-03)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Is 1, 10-17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Écoutez la parole du Seigneur, vous qui êtes pareils aux chefs de Sodome ! Prêtez l’oreille à l’enseignement de notre Dieu, vous, peuple de Gomorrhe ! Que m’importe le nombre de vos sacrifices ? – dit le Seigneur. Les holocaustes de béliers, la graisse des veaux, j’en suis rassasié. Le sang des taureaux, des agneaux et des boucs, je n’y prends pas plaisir. Quand vous venez vous présenter devant ma face, qui vous demande de fouler mes parvis ? Cessez d’apporter de vaines offrandes ; j’ai horreur de votre encens. Les nouvelles lunes, les sabbats, les assemblées, je n’en peux plus de ces crimes et de ces fêtes. Vos nouvelles lunes et vos solennités, moi, je les déteste : elles me sont un fardeau, je suis fatigué de le porter. Quand vous étendez les mains, je détourne les yeux. Vous avez beau multiplier les prières, je n’écoute pas : vos mains sont pleines de sang. Lavez-vous, purifiez-vous, ôtez de ma vue vos actions mauvaises, cessez de faire le mal. Apprenez à faire le bien : recherchez le droit, mettez au pas l’oppresseur, rendez justice à l’orphelin, défendez la cause de la veuve. – Parole du Seigneur.
+        <w:t xml:space="preserve">Écoutez la parole du Seigneur, vous qui êtes pareils aux chefs de Sodome ! Prêtez l’oreille à l’enseignement de notre Dieu, vous, peuple de Gomorrhe !     Que m’importe le nombre de vos sacrifices ? – dit le Seigneur. Les holocaustes de béliers, la graisse des veaux, j’en suis rassasié. Le sang des taureaux, des agneaux et des boucs, je n’y prends pas plaisir.     Quand vous venez vous présenter devant ma face, qui vous demande de fouler mes parvis ?     Cessez d’apporter de vaines offrandes ; j’ai horreur de votre encens. Les nouvelles lunes, les sabbats, les assemblées, je n’en peux plus de ces crimes et de ces fêtes.     Vos nouvelles lunes et vos solennités, moi, je les déteste : elles me sont un fardeau, je suis fatigué de le porter.     Quand vous étendez les mains, je détourne les yeux. Vous avez beau multiplier les prières, je n’écoute pas : vos mains sont pleines de sang.     Lavez-vous, purifiez-vous, ôtez de ma vue vos actions mauvaises, cessez de faire le mal.     Apprenez à faire le bien : recherchez le droit, mettez au pas l’oppresseur, rendez justice à l’orphelin, défendez la cause de la veuve.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 49 (50), 8-9, 16bc-17, 21, 23)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« Je ne t’accuse pas pour tes sacrifices ; tes holocaustes sont toujours devant moi. Je ne prendrai pas un seul taureau de ton domaine, pas un bélier de tes enclos. Qu’as-tu à réciter mes lois, à garder mon alliance à la bouche, toi qui n’aimes pas les reproches et rejettes loin de toi mes paroles ? « Voilà ce que tu fais ; garderai-je le silence ? Penses-tu que je suis comme toi ? Je mets cela sous tes yeux, et je t’accuse. « Qui offre le sacrifice d’action de grâce, celui-là me rend gloire : sur le chemin qu’il aura pris, je lui ferai voir le salut de Dieu. »
+        <w:t xml:space="preserve">« Je ne t’accuse pas pour tes sacrifices ; tes holocaustes sont toujours devant moi. Je ne prendrai pas un seul taureau de ton domaine, pas un bélier de tes enclos.   Qu’as-tu à réciter mes lois, à garder mon alliance à la bouche, toi qui n’aimes pas les reproches et rejettes loin de toi mes paroles ?  « Voilà ce que tu fais ; garderai-je le silence ? Penses-tu que je suis comme toi ? Je mets cela sous tes yeux, et je t’accuse.  « Qui offre le sacrifice d’action de grâce, celui-là me rend gloire : sur le chemin qu’il aura pris, je lui ferai voir le salut de Dieu. »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 10, 34 – 11, 1)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses Apôtres : « Ne pensez pas que je sois venu apporter la paix sur la terre : je ne suis pas venu apporter la paix, mais le glaive. Oui, je suis venu séparer l’homme de son père, la fille de sa mère, la belle-fille de sa belle-mère : on aura pour ennemis les gens de sa propre maison. Celui qui aime son père ou sa mère plus que moi n’est pas digne de moi ; celui qui aime son fils ou sa fille plus que moi n’est pas digne de moi ; celui qui ne prend pas sa croix et ne me suit pas n’est pas digne de moi. Qui a trouvé sa vie la perdra ; qui a perdu sa vie à cause de moi la trouvera. Qui vous accueille m’accueille ; et qui m’accueille accueille Celui qui m’a envoyé. Qui accueille un prophète en sa qualité de prophète recevra une récompense de prophète ; qui accueille un homme juste en sa qualité de juste recevra une récompense de juste. Et celui qui donnera à boire, même un simple verre d’eau fraîche, à l’un de ces petits en sa qualité de disciple, amen, je vous le dis : non, il ne perdra pas sa récompense. » Lorsque Jésus eut terminé les instructions qu’il donnait à ses douze disciples, il partit de là pour enseigner et proclamer la Parole dans les villes du pays. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses Apôtres :     « Ne pensez pas que je sois venu apporter la paix sur la terre : je ne suis pas venu apporter la paix, mais le glaive.     Oui, je suis venu séparer l’homme de son père, la fille de sa mère, la belle-fille de sa belle-mère :    on aura pour ennemis les gens de sa propre maison.     Celui qui aime son père ou sa mère plus que moi n’est pas digne de moi ; celui qui aime son fils ou sa fille plus que moi n’est pas digne de moi ;     celui qui ne prend pas sa croix et ne me suit pas n’est pas digne de moi.     Qui a trouvé sa vie la perdra ; qui a perdu sa vie à cause de moi la trouvera.     Qui vous accueille m’accueille ; et qui m’accueille accueille Celui qui m’a envoyé.     Qui accueille un prophète en sa qualité de prophète recevra une récompense de prophète ; qui accueille un homme juste en sa qualité de juste recevra une récompense de juste.     Et celui qui donnera à boire, même un simple verre d’eau fraîche, à l’un de ces petits en sa qualité de disciple, amen, je vous le dis : non, il ne perdra pas sa récompense. »     Lorsque Jésus eut terminé les instructions qu’il donnait à ses douze disciples, il partit de là pour enseigner et proclamer la Parole dans les villes du pays.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>