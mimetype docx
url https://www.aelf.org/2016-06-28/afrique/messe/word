--- v0 (2025-10-23)
+++ v1 (2026-11-04)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Am 3, 1-8 ; 4, 11-12)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Écoutez cette parole que le Seigneur prononce contre vous, fils d’Israël, contre tout le peuple qu’il a fait monter du pays d’Égypte : « Je vous ai distingués, vous seuls, parmi tous les peuples de la terre ; aussi je vous demanderai compte de tous vos crimes. » Deux hommes font-ils route ensemble sans s’être mis d’accord ? Est-ce que le lion rugit dans la forêt sans avoir de proie ? Le lionceau va-t-il crier du fond de sa tanière sans avoir rien pris ? L’oiseau tombe-t-il dans le filet posé à terre sans y être attiré par un appât ? Le piège se relève-t-il du sol sans avoir rien attrapé ? Va-t-on sonner du cor dans une ville sans que le peuple tremble ? Un malheur arrive-t-il dans une ville sans qu’il soit l’œuvre du Seigneur ? – Car le Seigneur Dieu ne fait rien sans en révéler le secret à ses serviteurs les prophètes. Quand le lion a rugi, qui peut échapper à la peur ? Quand le Seigneur Dieu a parlé, qui refuserait d’être prophète ? « J’ai tout détruit chez vous, comme Dieu a détruit Sodome et Gomorrhe ; vous étiez comme un tison sauvé de l’incendie. Et vous n’êtes pas revenus à moi ! – oracle du Seigneur. C’est pourquoi, voici comment je vais te traiter, Israël ! Et puisque c’est ainsi que je vais te traiter, prépare-toi, Israël, à rencontrer ton Dieu. » – Parole du Seigneur.
+        <w:t xml:space="preserve">Écoutez cette parole que le Seigneur prononce contre vous, fils d’Israël, contre tout le peuple qu’il a fait monter du pays d’Égypte :     « Je vous ai distingués, vous seuls, parmi tous les peuples de la terre ; aussi je vous demanderai compte de tous vos crimes. »     Deux hommes font-ils route ensemble sans s’être mis d’accord ?     Est-ce que le lion rugit dans la forêt sans avoir de proie ? Le lionceau va-t-il crier du fond de sa tanière sans avoir rien pris ?     L’oiseau tombe-t-il dans le filet posé à terre sans y être attiré par un appât ? Le piège se relève-t-il du sol sans avoir rien attrapé ?     Va-t-on sonner du cor dans une ville sans que le peuple tremble ? Un malheur arrive-t-il dans une ville sans qu’il soit l’œuvre du Seigneur ?     – Car le Seigneur Dieu ne fait rien sans en révéler le secret à ses serviteurs les prophètes.     Quand le lion a rugi, qui peut échapper à la peur ? Quand le Seigneur Dieu a parlé, qui refuserait d’être prophète ?      « J’ai tout détruit chez vous, comme Dieu a détruit Sodome et Gomorrhe ; vous étiez comme un tison sauvé de l’incendie. Et vous n’êtes pas revenus à moi ! – oracle du Seigneur.      C’est pourquoi, voici comment je vais te traiter, Israël ! Et puisque c’est ainsi que je vais te traiter, prépare-toi, Israël, à rencontrer ton Dieu. »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 5, 5-6ab, 6c-7, 8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tu n’es pas un Dieu ami du mal, chez toi, le méchant n’est pas reçu. Non, l’insensé ne tient pas devant ton regard. Tu détestes tous les malfaisants, tu extermines les menteurs ; l’homme de ruse et de sang, le Seigneur le hait. Pour moi, grâce à ton amour, j’accède à ta maison ; vers ton temple saint, je me prosterne, saisi de crainte.
+        <w:t xml:space="preserve">Tu n’es pas un Dieu ami du mal, chez toi, le méchant n’est pas reçu. Non, l’insensé ne tient pas devant ton regard.  Tu détestes tous les malfaisants, tu extermines les menteurs ; l’homme de ruse et de sang, le Seigneur le hait.  Pour moi, grâce à ton amour, j’accède à ta maison ; vers ton temple saint, je me prosterne, saisi de crainte.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 8, 23-27)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, comme Jésus montait dans la barque, ses disciples le suivirent. Et voici que la mer devint tellement agitée que la barque était recouverte par les vagues. Mais lui dormait. Les disciples s’approchèrent et le réveillèrent en disant : « Seigneur, sauve-nous ! Nous sommes perdus. » Mais il leur dit : « Pourquoi êtes-vous si craintifs, hommes de peu de foi ? » Alors, Jésus, debout, menaça les vents et la mer, et il se fit un grand calme. Les gens furent saisis d’étonnement et disaient : « Quel est donc celui-ci, pour que même les vents et la mer lui obéissent ? » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    En ce temps-là,     comme Jésus montait dans la barque, ses disciples le suivirent.     Et voici que la mer devint tellement agitée que la barque était recouverte par les vagues. Mais lui dormait.     Les disciples s’approchèrent et le réveillèrent en disant : « Seigneur, sauve-nous ! Nous sommes perdus. »     Mais il leur dit : « Pourquoi êtes-vous si craintifs, hommes de peu de foi ? » Alors, Jésus, debout, menaça les vents et la mer, et il se fit un grand calme.     Les gens furent saisis d’étonnement et disaient : « Quel est donc celui-ci, pour que même les vents et la mer lui obéissent ? »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>