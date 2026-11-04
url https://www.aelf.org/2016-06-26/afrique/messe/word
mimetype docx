--- v0 (2025-10-21)
+++ v1 (2026-11-04)
@@ -38,105 +38,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 R 19, 16b.19-21)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, le Seigneur avait dit au prophète Élie : « Tu consacreras Élisée, fils de Shafath, comme prophète pour te succéder. » Élie s’en alla. Il trouva Élisée, fils de Shafath, en train de labourer. Il avait à labourer douze arpents, et il en était au douzième. Élie passa près de lui et jeta vers lui son manteau. Alors Élisée quitta ses bœufs, courut derrière Élie, et lui dit : « Laisse-moi embrasser mon père et ma mère, puis je te suivrai. » Élie répondit : « Va-t’en, retourne là-bas ! Je n’ai rien fait. » Alors Élisée s’en retourna ; mais il prit la paire de bœufs pour les immoler, les fit cuire avec le bois de l’attelage, et les donna à manger aux gens. Puis il se leva, partit à la suite d’Élie et se mit à son service. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, le Seigneur avait dit au prophète Élie : « Tu consacreras Élisée, fils de Shafath, comme prophète pour te succéder. »     Élie s’en alla. Il trouva Élisée, fils de Shafath, en train de labourer. Il avait à labourer douze arpents, et il en était au douzième. Élie passa près de lui et jeta vers lui son manteau.     Alors Élisée quitta ses bœufs, courut derrière Élie, et lui dit : « Laisse-moi embrasser mon père et ma mère, puis je te suivrai. » Élie répondit : « Va-t’en, retourne là-bas ! Je n’ai rien fait. »     Alors Élisée s’en retourna ; mais il prit la paire de bœufs pour les immoler, les fit cuire avec le bois de l’attelage, et les donna à manger aux gens. Puis il se leva, partit à la suite d’Élie et se mit à son service.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 15 (16), 1.2a.5, 7-8, 9-10, 2b.11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Garde-moi, mon Dieu : j’ai fait de toi mon refuge. J’ai dit au Seigneur : « Tu es mon Dieu ! Seigneur, mon partage et ma coupe : de toi dépend mon sort. » Je bénis le Seigneur qui me conseille : même la nuit mon cœur m’avertit. Je garde le Seigneur devant moi sans relâche ; il est à ma droite : je suis inébranlable. Mon cœur exulte, mon âme est en fête, ma chair elle-même repose en confiance : tu ne peux m’abandonner à la mort ni laisser ton ami voir la corruption. Je n’ai pas d’autre bonheur que toi. Tu m’apprends le chemin de la vie : devant ta face, débordement de joie ! À ta droite, éternité de délices !
+        <w:t xml:space="preserve">Garde-moi, mon Dieu : j’ai fait de toi mon refuge. J’ai dit au Seigneur : « Tu es mon Dieu ! Seigneur, mon partage et ma coupe : de toi dépend mon sort. »  Je bénis le Seigneur qui me conseille : même la nuit mon cœur m’avertit. Je garde le Seigneur devant moi sans relâche ; il est à ma droite : je suis inébranlable.  Mon cœur exulte, mon âme est en fête, ma chair elle-même repose en confiance : tu ne peux m’abandonner à la mort ni laisser ton ami voir la corruption.  Je n’ai pas d’autre bonheur que toi. Tu m’apprends le chemin de la vie : devant ta face, débordement de joie ! À ta droite, éternité de délices !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (Ga 5, 1.13-18)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, c’est pour que nous soyons libres que le Christ nous a libérés. Alors tenez bon, ne vous mettez pas de nouveau sous le joug de l’esclavage. Vous, frères, vous avez été appelés à la liberté. Mais que cette liberté ne soit pas un prétexte pour votre égoïsme ; au contraire, mettez-vous, par amour, au service les uns des autres. Car toute la Loi est accomplie dans l’unique parole que voici : Tu aimeras ton prochain comme toi-même. Mais si vous vous mordez et vous dévorez les uns les autres, prenez garde : vous allez vous détruire les uns les autres. Je vous le dis : marchez sous la conduite de l’Esprit Saint, et vous ne risquerez pas de satisfaire les convoitises de la chair. Car les tendances de la chair s’opposent à l’Esprit, et les tendances de l’Esprit s’opposent à la chair. En effet, il y a là un affrontement qui vous empêche de faire tout ce que vous voudriez. Mais si vous vous laissez conduire par l’Esprit, vous n’êtes pas soumis à la Loi. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     c’est pour que nous soyons libres que le Christ nous a libérés. Alors tenez bon, ne vous mettez pas de nouveau sous le joug de l’esclavage.     Vous, frères, vous avez été appelés à la liberté. Mais que cette liberté ne soit pas un prétexte pour votre égoïsme ; au contraire, mettez-vous, par amour, au service les uns des autres.     Car toute la Loi est accomplie dans l’unique parole que voici :Tu aimeras ton prochain comme toi-même.     Mais si vous vous mordez et vous dévorez les uns les autres, prenez garde : vous allez vous détruire les uns les autres.     Je vous le dis : marchez sous la conduite de l’Esprit Saint, et vous ne risquerez pas de satisfaire les convoitises de la chair.     Car les tendances de la chair s’opposent à l’Esprit, et les tendances de l’Esprit s’opposent à la chair. En effet, il y a là un affrontement qui vous empêche de faire tout ce que vous voudriez.     Mais si vous vous laissez conduire par l’Esprit, vous n’êtes pas soumis à la Loi.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Lc 9, 51-62)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Comme s’accomplissait le temps où il allait être enlevé au ciel, Jésus, le visage déterminé, prit la route de Jérusalem. Il envoya, en avant de lui, des messagers ; ceux-ci se mirent en route et entrèrent dans un village de Samaritains pour préparer sa venue. Mais on refusa de le recevoir, parce qu’il se dirigeait vers Jérusalem. Voyant cela, les disciples Jacques et Jean dirent : « Seigneur, veux-tu que nous ordonnions qu’un feu tombe du ciel et les détruise ? » Mais Jésus, se retournant, les réprimanda. Puis ils partirent pour un autre village. En cours de route, un homme dit à Jésus : « Je te suivrai partout où tu iras. » Jésus lui déclara : « Les renards ont des terriers, les oiseaux du ciel ont des nids ; mais le Fils de l’homme n’a pas d’endroit où reposer la tête. » Il dit à un autre : « Suis-moi. » L’homme répondit : « Seigneur, permets-moi d’aller d’abord enterrer mon père. » Mais Jésus répliqua : « Laisse les morts enterrer leurs morts. Toi, pars, et annonce le règne de Dieu. » Un autre encore lui dit : « Je te suivrai, Seigneur ; mais laisse-moi d’abord faire mes adieux aux gens de ma maison. » Jésus lui répondit : « Quiconque met la main à la charrue, puis regarde en arrière, n’est pas fait pour le royaume de Dieu. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Comme s’accomplissait le temps où il allait être enlevé au ciel, Jésus, le visage déterminé, prit la route de Jérusalem.     Il envoya, en avant de lui, des messagers ; ceux-ci se mirent en route et entrèrent dans un village de Samaritains pour préparer sa venue.     Mais on refusa de le recevoir, parce qu’il se dirigeait vers Jérusalem.     Voyant cela, les disciples Jacques et Jean dirent : « Seigneur, veux-tu que nous ordonnions qu’un feu tombe du ciel et les détruise ? »     Mais Jésus, se retournant, les réprimanda.     Puis ils partirent pour un autre village.      En cours de route, un homme dit à Jésus : « Je te suivrai partout où tu iras. »     Jésus lui déclara : « Les renards ont des terriers, les oiseaux du ciel ont des nids ; mais le Fils de l’homme n’a pas d’endroit où reposer la tête. »      Il dit à un autre : « Suis-moi. » L’homme répondit : « Seigneur, permets-moi d’aller d’abord enterrer mon père. »     Mais Jésus répliqua : « Laisse les morts enterrer leurs morts. Toi, pars, et annonce le règne de Dieu. »      Un autre encore lui dit : « Je te suivrai, Seigneur ; mais laisse-moi d’abord faire mes adieux aux gens de ma maison. »     Jésus lui répondit : « Quiconque met la main à la charrue, puis regarde en arrière, n’est pas fait pour le royaume de Dieu. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>