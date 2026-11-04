--- v0 (2025-10-18)
+++ v1 (2026-11-04)
@@ -38,105 +38,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Za 12, 10-11a ; 13, 1)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ainsi parle le Seigneur : Je répandrai sur la maison de David et sur les habitants de Jérusalem un esprit de grâce et de supplication. Ils regarderont vers moi. Celui qu’ils ont transpercé, ils feront une lamentation sur lui comme on se lamente sur un fils unique ; ils pleureront sur lui amèrement comme on pleure sur un premier-né. Ce jour-là, il y aura grande lamentation dans Jérusalem. Ce jour-là, il y aura une source qui jaillira pour la maison de David et pour les habitants de Jérusalem : elle les lavera de leur péché et de leur souillure. – Parole du Seigneur.
+        <w:t xml:space="preserve">Ainsi parle le Seigneur :     Je répandrai sur la maison de David et sur les habitants de Jérusalem un esprit de grâce et de supplication. Ils regarderont vers moi. Celui qu’ils ont transpercé, ils feront une lamentation sur lui comme on se lamente sur un fils unique ; ils pleureront sur lui amèrement comme on pleure sur un premier-né.     Ce jour-là, il y aura grande lamentation dans Jérusalem.      Ce jour-là, il y aura une source qui jaillira pour la maison de David et pour les habitants de Jérusalem : elle les lavera de leur péché et de leur souillure.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 62 (63), 2, 3-4, 5-6, 8-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dieu, tu es mon Dieu, je te cherche dès l’aube : mon âme a soif de toi ; après toi languit ma chair, terre aride, altérée, sans eau. Je t’ai contemplé au sanctuaire, j’ai vu ta force et ta gloire. Ton amour vaut mieux que la vie : tu seras la louange de mes lèvres ! Toute ma vie je vais te bénir, lever les mains en invoquant ton nom. Comme par un festin je serai rassasié ; la joie sur les lèvres, je dirai ta louange. Oui, tu es venu à mon secours : je crie de joie à l’ombre de tes ailes. Mon âme s’attache à toi, ta main droite me soutient.
+        <w:t xml:space="preserve">Dieu, tu es mon Dieu,       je te cherche dès l’aube : mon âme a soif de toi ; après toi languit ma chair, terre aride, altérée, sans eau.  Je t’ai contemplé au sanctuaire, j’ai vu ta force et ta gloire. Ton amour vaut mieux que la vie : tu seras la louange de mes lèvres !  Toute ma vie je vais te bénir, lever les mains en invoquant ton nom. Comme par un festin je serai rassasié ; la joie sur les lèvres, je dirai ta louange.  Oui, tu es venu à mon secours : je crie de joie à l’ombre de tes ailes. Mon âme s’attache à toi, ta main droite me soutient.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (Ga 3, 26-29)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, tous, dans le Christ Jésus, vous êtes fils de Dieu par la foi. En effet, vous tous que le baptême a unis au Christ, vous avez revêtu le Christ ; il n’y a plus ni juif ni grec, il n’y a plus ni esclave ni homme libre, il n’y a plus l’homme et la femme, car tous, vous ne faites plus qu’un dans le Christ Jésus. Et si vous appartenez au Christ, vous êtes de la descendance d’Abraham : vous êtes héritiers selon la promesse. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     tous, dans le Christ Jésus, vous êtes fils de Dieu par la foi.     En effet, vous tous que le baptême a unis au Christ, vous avez revêtu le Christ ;     il n’y a plus ni juif ni grec, il n’y a plus ni esclave ni homme libre, il n’y a plus l’homme et la femme, car tous, vous ne faites plus qu’un dans le Christ Jésus.     Et si vous appartenez au Christ, vous êtes de la descendance d’Abraham : vous êtes héritiers selon la promesse.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Lc 9, 18-24)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce jour-là, Jésus était en prière à l’écart. Comme ses disciples étaient là, il les interrogea : « Au dire des foules, qui suis-je ? » Ils répondirent : « Jean le Baptiste ; mais pour d’autres, Élie ; et pour d’autres, un prophète d’autrefois qui serait ressuscité. » Jésus leur demanda : « Et vous, que dites-vous ? Pour vous, qui suis-je ? » Alors Pierre prit la parole et dit : « Le Christ, le Messie de Dieu. » Mais Jésus, avec autorité, leur défendit vivement de le dire à personne, et déclara : « Il faut que le Fils de l’homme souffre beaucoup, qu’il soit rejeté par les anciens, les grands prêtres et les scribes, qu’il soit tué, et que, le troisième jour, il ressuscite. » Il leur disait à tous : « Celui qui veut marcher à ma suite, qu’il renonce à lui-même, qu’il prenne sa croix chaque jour et qu’il me suive. Car celui qui veut sauver sa vie la perdra ; mais celui qui perdra sa vie à cause de moi la sauvera. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce jour-là, Jésus était en prière à l’écart. Comme ses disciples étaient là, il les interrogea : « Au dire des foules, qui suis-je ? »     Ils répondirent : « Jean le Baptiste ; mais pour d’autres, Élie ; et pour d’autres, un prophète d’autrefois qui serait ressuscité. »     Jésus leur demanda : « Et vous, que dites-vous ? Pour vous, qui suis-je ? » Alors Pierre prit la parole et dit : « Le Christ, le Messie de Dieu. »     Mais Jésus, avec autorité, leur défendit vivement de le dire à personne,     et déclara : « Il faut que le Fils de l’homme souffre beaucoup, qu’il soit rejeté par les anciens, les grands prêtres et les scribes, qu’il soit tué, et que, le troisième jour, il ressuscite. »      Il leur disait à tous : « Celui qui veut marcher à ma suite, qu’il renonce à lui-même, qu’il prenne sa croix chaque jour et qu’il me suive.     Car celui qui veut sauver sa vie la perdra ; mais celui qui perdra sa vie à cause de moi la sauvera. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>