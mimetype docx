--- v0 (2025-10-15)
+++ v1 (2026-10-27)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 R 19, 19-21)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Élie descendit de la montagne. Il trouva Élisée, fils de Shafath, en train de labourer. Il avait à labourer douze arpents, et il en était au douzième. Élie passa près de lui et jeta vers lui son manteau. Alors Élisée quitta ses bœufs, courut derrière Élie, et lui dit : « Laisse-moi embrasser mon père et ma mère, puis je te suivrai. » Élie répondit : « Va-t’en, retourne là-bas ! Je n’ai rien fait. » Alors Élisée s’en retourna ; mais il prit la paire de bœufs pour les immoler, les fit cuire avec le bois de l’attelage, et les donna à manger aux gens. Puis il se leva, partit à la suite d’Élie et se mit à son service. – Parole du Seigneur.
+        <w:t xml:space="preserve">          En ces jours-là,   Élie descendit de la montagne. Il trouva Élisée, fils de Shafath, en train de labourer. Il avait à labourer douze arpents, et il en était au douzième. Élie passa près de lui et jeta vers lui son manteau.   Alors Élisée quitta ses bœufs, courut derrière Élie, et lui dit : « Laisse-moi embrasser mon père et ma mère, puis je te suivrai. » Élie répondit : « Va-t’en, retourne là-bas ! Je n’ai rien fait. »   Alors Élisée s’en retourna ; mais il prit la paire de bœufs pour les immoler, les fit cuire avec le bois de l’attelage, et les donna à manger aux gens. Puis il se leva, partit à la suite d’Élie et se mit à son service.                          – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 15 (16), 1-2a.5, 7-8, 9-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Garde-moi, mon Dieu : j’ai fait de toi mon refuge. J’ai dit au Seigneur : « Tu es mon Dieu ! Seigneur, mon partage et ma coupe : de toi dépend mon sort. Je bénis le Seigneur qui me conseille : même la nuit mon cœur m’avertit. Je garde le Seigneur devant moi sans relâche ; il est à ma droite : je suis inébranlable. Mon cœur exulte, mon âme est en fête, ma chair elle-même repose en confiance : tu ne peux m’abandonner à la mort ni laisser ton ami voir la corruption.
+        <w:t xml:space="preserve">Garde-moi, mon Dieu : j’ai fait de toi mon refuge. J’ai dit au Seigneur : « Tu es mon Dieu ! Seigneur, mon partage et ma coupe : de toi dépend mon sort.  Je bénis le Seigneur qui me conseille : même la nuit mon cœur m’avertit. Je garde le Seigneur devant moi sans relâche ; il est à ma droite : je suis inébranlable.  Mon cœur exulte, mon âme est en fête, ma chair elle-même repose en confiance : tu ne peux m’abandonner à la mort ni laisser ton ami voir la corruption.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 5, 33-37)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Vous avez encore appris qu’il a été dit aux anciens : Tu ne manqueras pas à tes serments, mais tu t’acquitteras de tes serments envers le Seigneur. Eh bien ! moi, je vous dis de ne pas jurer du tout, ni par le ciel, car c’est le trône de Dieu, ni par la terre, car elle est son marchepied, ni par Jérusalem, car elle est la Ville du grand Roi. Et ne jure pas non plus sur ta tête, parce que tu ne peux pas rendre un seul de tes cheveux blanc ou noir. Que votre parole soit “oui”, si c’est “oui”, “non”, si c’est “non”. Ce qui est en plus vient du Mauvais. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples :     « Vous avez encore appris qu’il a été dit aux anciens : Tu ne manqueras pas à tes serments, mais tu t’acquitteras de tes serments envers le Seigneur.     Eh bien ! moi, je vous dis de ne pas jurer du tout, ni par le ciel, car c’est le trône de Dieu,     ni par la terre, car elle est son marchepied, ni par Jérusalem, car elle est la Ville du grand Roi.     Et ne jure pas non plus sur ta tête, parce que tu ne peux pas rendre un seul de tes cheveux blanc ou noir.     Que votre parole soit “oui”, si c’est “oui”, “non”, si c’est “non”. Ce qui est en plus vient du Mauvais. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>