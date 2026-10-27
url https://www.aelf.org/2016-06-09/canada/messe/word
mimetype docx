--- v0 (2025-11-04)
+++ v1 (2026-10-27)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>jeudi  9 juin 2016
+        <w:t>jeudi 9 juin 2016
 Jeudi, 10ème Semaine du Temps Ordinaire
 S. Ephrem, diacre et docteur de l'Eglise
 Mémoire facultative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 R 18, 41-46)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, le prophète Élie dit au roi Acab : « Monte, tu peux maintenant manger et boire, car j’entends le grondement de la pluie. » Acab monta pour aller manger et boire. Élie, de son côté, monta sur le sommet du Carmel, il se courba vers la terre et mit son visage entre ses genoux. Il dit à son serviteur : « Monte, et regarde du côté de la mer. » Le serviteur monta, regarda et dit : « Il n’y a rien. » Sept fois de suite, Élie lui dit : « Retourne. » La septième fois, le serviteur annonça : « Voilà un nuage qui monte de la mer, gros comme le poing. » Alors Élie dit au serviteur : « Va dire au roi Acab : “Attelle ton char et descends de la montagne, avant d’être arrêté par la pluie.” » Peu à peu, le ciel s’obscurcit de nuages, poussés par le vent, et il tomba une grosse pluie. Acab monta sur son char et partit pour la ville de Yizréel. La main du Seigneur s’empara du prophète ; Élie retroussa son vêtement et courut en avant d’Acab jusqu’à l’entrée de la ville de Yizréel. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là,     le prophète Élie dit au roi Acab : « Monte, tu peux maintenant manger et boire, car j’entends le grondement de la pluie. »     Acab monta pour aller manger et boire. Élie, de son côté, monta sur le sommet du Carmel, il se courba vers la terre et mit son visage entre ses genoux.     Il dit à son serviteur : « Monte, et regarde du côté de la mer. » Le serviteur monta, regarda et dit : « Il n’y a rien. » Sept fois de suite, Élie lui dit : « Retourne. »     La septième fois, le serviteur annonça : « Voilà un nuage qui monte de la mer, gros comme le poing. » Alors Élie dit au serviteur : « Va dire au roi Acab : “Attelle ton char et descends de la montagne, avant d’être arrêté par la pluie.” »     Peu à peu, le ciel s’obscurcit de nuages, poussés par le vent, et il tomba une grosse pluie. Acab monta sur son char et partit pour la ville de Yizréel.     La main du Seigneur s’empara du prophète ; Élie retroussa son vêtement et courut en avant d’Acab jusqu’à l’entrée de la ville de Yizréel.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 64 (65), 10abcd, 10e-11, 12-13)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tu visites la terre et tu l’abreuves, tu la combles de richesses ; les ruisseaux de Dieu regorgent d’eau : tu prépares les moissons. Ainsi, tu prépares la terre, tu arroses les sillons ; tu aplanis le sol, tu le détrempes sous les pluies, tu bénis les semailles. Tu couronnes une année de bienfaits ; sur ton passage, ruisselle l’abondance. Au désert, les pâturages ruissellent, les collines débordent d’allégresse.
+        <w:t xml:space="preserve">Tu visites la terre et tu l’abreuves, tu la combles de richesses ; les ruisseaux de Dieu regorgent d’eau : tu prépares les moissons.  Ainsi, tu prépares la terre, tu arroses les sillons ; tu aplanis le sol, tu le détrempes sous les pluies, tu bénis les semailles.  Tu couronnes une année de bienfaits ; sur ton passage, ruisselle l’abondance. Au désert, les pâturages ruissellent, les collines débordent d’allégresse.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 5, 20-26)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Je vous le dis : Si votre justice ne surpasse pas celle des scribes et des pharisiens, vous n’entrerez pas dans le royaume des Cieux. Vous avez appris qu’il a été dit aux anciens : Tu ne commettras pas de meurtre, et si quelqu’un commet un meurtre, il devra passer en jugement. Eh bien ! moi, je vous dis : Tout homme qui se met en colère contre son frère devra passer en jugement. Si quelqu’un insulte son frère, il devra passer devant le tribunal. Si quelqu’un le traite de fou, il sera passible de la géhenne de feu. Donc, lorsque tu vas présenter ton offrande à l’autel, si, là, tu te souviens que ton frère a quelque chose contre toi, laisse ton offrande, là, devant l’autel, va d’abord te réconcilier avec ton frère, et ensuite viens présenter ton offrande. Mets-toi vite d’accord avec ton adversaire pendant que tu es en chemin avec lui, pour éviter que ton adversaire ne te livre au juge, le juge au garde, et qu’on ne te jette en prison. Amen, je te le dis : tu n’en sortiras pas avant d’avoir payé jusqu’au dernier sou. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples :     « Je vous le dis : Si votre justice ne surpasse pas celle des scribes et des pharisiens, vous n’entrerez pas dans le royaume des Cieux.      Vous avez appris qu’il a été dit aux anciens :Tu ne commettras pas de meurtre, et si quelqu’un commet un meurtre, il devra passer en jugement.     Eh bien ! moi, je vous dis : Tout homme qui se met en colère contre son frère devra passer en jugement. Si quelqu’un insulte son frère, il devra passer devant le tribunal. Si quelqu’un le traite de fou, il sera passible de la géhenne de feu.     Donc, lorsque tu vas présenter ton offrande à l’autel, si, là, tu te souviens que ton frère a quelque chose contre toi,     laisse ton offrande, là, devant l’autel, va d’abord te réconcilier avec ton frère, et ensuite viens présenter ton offrande.     Mets-toi vite d’accord avec ton adversaire pendant que tu es en chemin avec lui, pour éviter que ton adversaire ne te livre au juge, le juge au garde, et qu’on ne te jette en prison.     Amen, je te le dis : tu n’en sortiras pas avant d’avoir payé jusqu’au dernier sou. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>