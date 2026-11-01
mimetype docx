--- v0 (2025-12-03)
+++ v1 (2026-11-01)
@@ -1,152 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-        <w:t>dimanche  5 juin 2016
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:bookmarkStart w:id="0" w:name="_Toc0"/><w:r><w:t>dimanche 5 juin 2016
 10ème dimanche du Temps Ordinaire
-</w:t>
-[...91 lines deleted...]
-</w:document>
+
+</w:t></w:r><w:bookmarkEnd w:id="0"/></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:bookmarkStart w:id="1" w:name="_Toc1"/><w:r><w:t>Lectures de la messe</w:t></w:r><w:bookmarkEnd w:id="1"/></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:bookmarkStart w:id="2" w:name="_Toc2"/><w:r><w:t>Première lecture (1 R 17, 17-24)</w:t></w:r><w:bookmarkEnd w:id="2"/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En ces jours-l&agrave;,&nbsp;&nbsp; &nbsp;le fils de la femme chez qui habitait le proph&egrave;te &Eacute;lietomba malade&nbsp;;le mal fut si violent que l&rsquo;enfant expira.&nbsp;&nbsp; &nbsp;Alors la femme dit &agrave; &Eacute;lie&nbsp;:&laquo;&nbsp;Que me veux-tu, homme de Dieu&nbsp;?Tu es venu chez moi pour rappeler mes fauteset faire mourir mon fils&nbsp;!&nbsp;&raquo;&nbsp;&nbsp; &nbsp;&Eacute;lie r&eacute;pondit&nbsp;:&laquo;&nbsp;Donne-moi ton fils&nbsp;!&nbsp;&raquo;Il le prit des bras de sa m&egrave;re,le porta dans sa chambre en haut de la maisonet l&rsquo;&eacute;tendit sur son lit.&nbsp;&nbsp; &nbsp;Puis il invoqua le Seigneur&nbsp;:&laquo;&nbsp;Seigneur, mon Dieu,cette veuve chez qui je loge,lui veux-tu du mal jusqu&rsquo;&agrave; faire mourir son fils&nbsp;?&nbsp;&raquo;&nbsp;&nbsp; &nbsp;Par trois fois, il s&rsquo;&eacute;tendit sur l&rsquo;enfanten invoquant le Seigneur&nbsp;:&laquo;&nbsp;Seigneur, mon Dieu, je t&rsquo;en supplie,rends la vie &agrave; cet enfant&nbsp;!&nbsp;&raquo;&nbsp;&nbsp; &nbsp;Le Seigneur entendit la pri&egrave;re d&rsquo;&Eacute;lie&nbsp;;le souffle de l&rsquo;enfant revint en lui&nbsp;:il &eacute;tait vivant&nbsp;!&nbsp;&nbsp; &nbsp;&Eacute;lie prit alors l&rsquo;enfant,de sa chambre il le descendit dans la maison,le remit &agrave; sa m&egrave;re et dit&nbsp;:&laquo;&nbsp;Regarde, ton fils est vivant&nbsp;!&nbsp;&raquo;&nbsp;&nbsp; &nbsp;La femme lui r&eacute;pondit&nbsp;:&laquo;&nbsp;Maintenant je sais que tu es un homme de Dieu,et que, dans ta bouche, la parole du Seigneur est v&eacute;ridique.&nbsp;&raquo;&nbsp;&nbsp; &nbsp;&ndash; Parole du Seigneur.
+
+</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:bookmarkStart w:id="3" w:name="_Toc3"/><w:r><w:t>Psaume (Ps  29 (30), 3-4, 5-6ab, 6cd.12, 13)</w:t></w:r><w:bookmarkEnd w:id="3"/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quand j&rsquo;ai cri&eacute; vers toi, Seigneur,mon Dieu, tu m&rsquo;as gu&eacute;ri&nbsp;;Seigneur, tu m&rsquo;as fait remonter de l&rsquo;ab&icirc;meet revivre quand je descendais &agrave; la fosse.&nbsp;F&ecirc;tez le Seigneur, vous, ses fid&egrave;les,rendez gr&acirc;ce en rappelant son nom tr&egrave;s saint.Sa col&egrave;re ne dure qu&rsquo;un instant,sa bont&eacute;, toute la vie.&nbsp;Avec le soir, viennent les larmes,mais au matin, les cris de joie&nbsp;!Tu as chang&eacute; mon deuil en une danse,mes habits fun&egrave;bres en parure de joie&nbsp;!&nbsp;Que mon c&oelig;ur ne se taise pas,qu&rsquo;il soit en f&ecirc;te pour toi,et que sans fin, Seigneur, mon Dieu,je te rende gr&acirc;ce&nbsp;!
+
+</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:bookmarkStart w:id="4" w:name="_Toc4"/><w:r><w:t>Deuxième lecture (Ga 1, 11-19)</w:t></w:r><w:bookmarkEnd w:id="4"/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fr&egrave;res, je tiens &agrave; ce que vous le sachiez,l&rsquo;&Eacute;vangile que j&rsquo;ai proclam&eacute;n&rsquo;est pas une invention humaine.&nbsp;&nbsp; &nbsp;Ce n&rsquo;est pas non plus d&rsquo;un hommeque je l&rsquo;ai re&ccedil;u ou appris,mais par r&eacute;v&eacute;lation de J&eacute;sus Christ.&nbsp;&nbsp; &nbsp;Vous avez entendu parlerdu comportement que j&rsquo;avais autrefois dans le juda&iuml;sme&nbsp;:je menais une pers&eacute;cution effr&eacute;n&eacute;e contre l&rsquo;&Eacute;glise de Dieu,et je cherchais &agrave; la d&eacute;truire.&nbsp;&nbsp; &nbsp;J&rsquo;allais plus loin dans le juda&iuml;smeque la plupart de mes fr&egrave;res de race qui avaient mon &acirc;ge,et, plus que les autres, je d&eacute;fendais avec une ardeur jalouseles traditions de mes p&egrave;res.&nbsp;&nbsp; &nbsp;Mais Dieu m&rsquo;avait mis &agrave; part d&egrave;s le sein de ma m&egrave;re&nbsp;;dans sa gr&acirc;ce, il m&rsquo;a appel&eacute;&nbsp;;et il a trouv&eacute; bon&nbsp;&nbsp; &nbsp;de r&eacute;v&eacute;ler en moi son Fils,pour que je l&rsquo;annonce parmi les nations pa&iuml;ennes.Aussit&ocirc;t, sans prendre l&#39;avis de personne,&nbsp;&nbsp; &nbsp;sans m&ecirc;me monter &agrave; J&eacute;rusalempour y rencontrer ceux qui &eacute;taient Ap&ocirc;tres avant moi,je suis parti pour l&rsquo;Arabieet, de l&agrave;, je suis retourn&eacute; &agrave; Damas.&nbsp;&nbsp; &nbsp;Puis, trois ans apr&egrave;s,je suis mont&eacute; &agrave; J&eacute;rusalempour faire la connaissance de Pierre,et je suis rest&eacute; quinze jours aupr&egrave;s de lui.&nbsp;&nbsp; &nbsp;Je n&rsquo;ai vu aucun des autres Ap&ocirc;tressauf Jacques, le fr&egrave;re du Seigneur.&nbsp;&nbsp; &nbsp;&ndash; Parole du Seigneur.
+
+</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:bookmarkStart w:id="5" w:name="_Toc5"/><w:r><w:t>Évangile (Lc 7, 11-17)</w:t></w:r><w:bookmarkEnd w:id="5"/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&nbsp;&nbsp;&nbsp; En ce temps-l&agrave;,&nbsp;&nbsp; &nbsp;J&eacute;sus se rendit dans une ville appel&eacute;e Na&iuml;m.Ses disciples faisaient route avec lui,ainsi qu&rsquo;une grande foule.&nbsp;&nbsp; &nbsp;Il arriva pr&egrave;s de la porte de la villeau moment o&ugrave; l&rsquo;on emportait un mort pour l&rsquo;enterrer&nbsp;;c&rsquo;&eacute;tait un fils unique, et sa m&egrave;re &eacute;tait veuve.Une foule importante de la ville accompagnait cette femme.&nbsp;&nbsp; &nbsp;Voyant celle-ci, le Seigneur fut saisi de compassion pour elleet lui dit&nbsp;:&laquo;&nbsp;Ne pleure pas.&nbsp;&raquo;&nbsp;&nbsp; &nbsp;Il s&rsquo;approcha et toucha le cercueil&nbsp;;les porteurs s&rsquo;arr&ecirc;t&egrave;rent,et J&eacute;sus dit&nbsp;:&laquo;&nbsp;Jeune homme, je te l&rsquo;ordonne, l&egrave;ve-toi.&nbsp;&raquo;&nbsp;&nbsp; &nbsp;Alors le mort se redressaet se mit &agrave; parler.Et J&eacute;sus le rendit &agrave; sa m&egrave;re.&nbsp;&nbsp; &nbsp;La crainte s&rsquo;empara de tous,et ils rendaient gloire &agrave; Dieu en disant&nbsp;:&laquo;&nbsp;Un grand proph&egrave;te s&rsquo;est lev&eacute; parmi nous,et Dieu a visit&eacute; son peuple.&nbsp;&raquo;&nbsp;&nbsp; &nbsp;Et cette parole sur J&eacute;sus se r&eacute;panditdans la Jud&eacute;e enti&egrave;re et dans toute la r&eacute;gion.&nbsp;&nbsp; &nbsp;&ndash; Acclamons la Parole de Dieu.
+
+</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -217,50 +126,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>