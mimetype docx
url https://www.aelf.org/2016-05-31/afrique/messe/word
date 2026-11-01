--- v0 (2025-10-31)
+++ v1 (2026-11-01)
@@ -39,105 +39,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (So 3, 14-18)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pousse des cris de joie, fille de Sion ! Éclate en ovations, Israël ! Réjouis-toi, de tout ton cœur bondis de joie, fille de Jérusalem ! Le Seigneur a levé les sentences qui pesaient sur toi, il a écarté tes ennemis. Le roi d’Israël, le Seigneur, est en toi. Tu n’as plus à craindre le malheur. Ce jour-là, on dira à Jérusalem : « Ne crains pas, Sion ! Ne laisse pas tes mains défaillir ! Le Seigneur ton Dieu est en toi, c’est lui, le héros qui apporte le salut. Il aura en toi sa joie et son allégresse, il te renouvellera par son amour ; il exultera pour toi et se réjouira, comme aux jours de fête. » J’ai écarté de toi le malheur, pour que tu ne subisses plus l’humiliation. – Parole du Seigneur. OU BIEN
+        <w:t xml:space="preserve">    Pousse des cris de joie, fille de Sion ! Éclate en ovations, Israël ! Réjouis-toi, de tout ton cœur bondis de joie, fille de Jérusalem !     Le Seigneur a levé les sentences qui pesaient sur toi, il a écarté tes ennemis. Le roi d’Israël, le Seigneur, est en toi. Tu n’as plus à craindre le malheur.     Ce jour-là, on dira à Jérusalem : « Ne crains pas, Sion ! Ne laisse pas tes mains défaillir !     Le Seigneur ton Dieu est en toi, c’est lui, le héros qui apporte le salut. Il aura en toi sa joie et son allégresse, il te renouvellera par son amour ; il exultera pour toi et se réjouira,     comme aux jours de fête. » J’ai écarté de toi le malheur, pour que tu ne subisses plus l’humiliation.      – Parole du Seigneur.     OU BIEN
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Première lecture (Rm 12, 9-16b)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, que votre amour soit sans hypocrisie. Fuyez le mal avec horreur, attachez-vous au bien. Soyez unis les uns aux autres par l’affection fraternelle, rivalisez de respect les uns pour les autres. Ne ralentissez pas votre élan, restez dans la ferveur de l’Esprit, servez le Seigneur, ayez la joie de l’espérance, tenez bon dans l’épreuve, soyez assidus à la prière. Partagez avec les fidèles qui sont dans le besoin, pratiquez l’hospitalité avec empressement. Bénissez ceux qui vous persécutent ; souhaitez-leur du bien, et non pas du mal. Soyez joyeux avec ceux qui sont dans la joie, pleurez avec ceux qui pleurent. Soyez bien d’accord les uns avec les autres ; n’ayez pas le goût des grandeurs, mais laissez-vous attirer par ce qui est humble. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     que votre amour soit sans hypocrisie. Fuyez le mal avec horreur, attachez-vous au bien.     Soyez unis les uns aux autres par l’affection fraternelle, rivalisez de respect les uns pour les autres.     Ne ralentissez pas votre élan, restez dans la ferveur de l’Esprit, servez le Seigneur,     ayez la joie de l’espérance, tenez bon dans l’épreuve, soyez assidus à la prière.     Partagez avec les fidèles qui sont dans le besoin, pratiquez l’hospitalité avec empressement.     Bénissez ceux qui vous persécutent ; souhaitez-leur du bien, et non pas du mal.     Soyez joyeux avec ceux qui sont dans la joie, pleurez avec ceux qui pleurent.     Soyez bien d’accord les uns avec les autres ; n’ayez pas le goût des grandeurs, mais laissez-vous attirer par ce qui est humble.       – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Cantique (Isaïe 12, 2, 3, 4abcd, 4e-5, 6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Voici le Dieu qui me sauve : j’ai confiance, je n’ai plus de crainte. Ma force et mon chant, c’est le Seigneur ; il est pour moi le salut. Exultant de joie, vous puiserez les eaux aux sources du salut. Ce jour-là, vous direz : « Rendez grâce au Seigneur, proclamez son nom, annoncez parmi les peuples ses hauts faits ! » Redites-le : « Sublime est son nom ! » Jouez pour le Seigneur, il montre sa magnificence, et toute la terre le sait. Jubilez, criez de joie, habitants de Sion, car il est grand au milieu de toi, le Saint d’Israël !
+        <w:t xml:space="preserve">Voici le Dieu qui me sauve : j’ai confiance, je n’ai plus de crainte. Ma force et mon chant, c’est le Seigneur ; il est pour moi le salut.  Exultant de joie, vous puiserez les eaux aux sources du salut.  Ce jour-là, vous direz : « Rendez grâce au Seigneur, proclamez son nom, annoncez parmi les peuples ses hauts faits ! »  Redites-le : « Sublime est son nom ! » Jouez pour le Seigneur, il montre sa magnificence, et toute la terre le sait.  Jubilez, criez de joie, habitants de Sion, car il est grand au milieu de toi, le Saint d’Israël !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Lc  1, 39-56)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Marie se mit en route et se rendit avec empressement vers la région montagneuse, dans une ville de Judée. Elle entra dans la maison de Zacharie et salua Élisabeth. Or, quand Élisabeth entendit la salutation de Marie, l’enfant tressaillit en elle. Alors, Élisabeth fut remplie d’Esprit Saint, et s’écria d’une voix forte : « Tu es bénie entre toutes les femmes, et le fruit de tes entrailles est béni. D’où m’est-il donné que la mère de mon Seigneur vienne jusqu’à moi ? Car, lorsque tes paroles de salutation sont parvenues à mes oreilles, l’enfant a tressailli d’allégresse en moi. Heureuse celle qui a cru à l’accomplissement des paroles qui lui furent dites de la part du Seigneur. » Marie dit alors : « Mon âme exalte le Seigneur, exulte mon esprit en Dieu, mon Sauveur ! Il s’est penché sur son humble servante ; désormais tous les âges me diront bienheureuse. Le Puissant fit pour moi des merveilles ; Saint est son nom ! Sa miséricorde s’étend d’âge en âge sur ceux qui le craignent. Déployant la force de son bras, il disperse les superbes. Il renverse les puissants de leurs trônes, il élève les humbles. Il comble de biens les affamés, renvoie les riches les mains vides. Il relève Israël son serviteur, il se souvient de son amour de la promesse faite à nos pères, en faveur d’Abraham et sa descendance à jamais. » Marie resta avec Élisabeth environ trois mois, puis elle s’en retourna chez elle. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    En ces jours-là, Marie se mit en route et se rendit avec empressement vers la région montagneuse, dans une ville de Judée.     Elle entra dans la maison de Zacharie et salua Élisabeth.     Or, quand Élisabeth entendit la salutation de Marie, l’enfant tressaillit en elle. Alors, Élisabeth fut remplie d’Esprit Saint,     et s’écria d’une voix forte : « Tu es bénie entre toutes les femmes, et le fruit de tes entrailles est béni.     D’où m’est-il donné que la mère de mon Seigneur vienne jusqu’à moi ?     Car, lorsque tes paroles de salutation sont parvenues à mes oreilles, l’enfant a tressailli d’allégresse en moi.     Heureuse celle qui a cru à l’accomplissement des paroles qui lui furent dites de la part du Seigneur. »      Marie dit alors : « Mon âme exalte le Seigneur,         exulte mon esprit en Dieu, mon Sauveur !         Il s’est penché sur son humble servante ; désormais tous les âges me diront bienheureuse.     Le Puissant fit pour moi des merveilles ; Saint est son nom !     Sa miséricorde s’étend d’âge en âge sur ceux qui le craignent.     Déployant la force de son bras, il disperse les superbes.     Il renverse les puissants de leurs trônes, il élève les humbles.     Il comble de biens les affamés, renvoie les riches les mains vides.     Il relève Israël son serviteur, il se souvient de son amour     de la promesse faite à nos pères, en faveur d’Abraham et sa descendance à jamais. »      Marie resta avec Élisabeth environ trois mois, puis elle s’en retourna chez elle.       – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -218,50 +218,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>