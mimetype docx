--- v0 (2025-10-31)
+++ v1 (2026-11-01)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 P 2, 2-5.9-12)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimés, comme des enfants nouveau-nés, soyez avides du lait non dénaturé de la Parole qui vous fera grandir pour arriver au salut, puisque vous avez goûté combien le Seigneur est bon. Approchez-vous de lui : il est la pierre vivante rejetée par les hommes, mais choisie et précieuse devant Dieu. Vous aussi, comme pierres vivantes, entrez dans la construction de la demeure spirituelle, pour devenir le sacerdoce saint et présenter des sacrifices spirituels, agréables à Dieu, par Jésus Christ. Vous êtes une descendance choisie, un sacerdoce royal, une nation sainte, un peuple destiné au salut, pour que vous annonciez les merveilles de celui qui vous a appelés des ténèbres à son admirable lumière. Autrefois vous n’étiez pas un peuple, mais maintenant vous êtes le peuple de Dieu ; vous n’aviez pas obtenu miséricorde , mais maintenant vous avez obtenu miséricorde. Bien-aimés, puisque vous êtes comme des étrangers résidents ou de passage, je vous exhorte à vous abstenir des convoitises nées de la chair, qui combattent contre l’âme. Ayez une belle conduite parmi les gens des nations ; ainsi, sur le point même où ils disent du mal de vous en vous traitant de malfaiteurs, ils ouvriront les yeux devant vos belles actions et rendront gloire à Dieu, le jour de sa visite. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimés,     comme des enfants nouveau-nés, soyez avides du lait non dénaturé de la Parole qui vous fera grandir pour arriver au salut,     puisque vous avez goûté combien le Seigneur est bon.     Approchez-vous de lui : il est la pierre vivante rejetée par les hommes, mais choisie et précieuse devant Dieu.     Vous aussi, comme pierres vivantes, entrez dans la construction de la demeure spirituelle, pour devenir le sacerdoce saint et présenter des sacrifices spirituels, agréables à Dieu, par Jésus Christ.     Vous êtes une descendance choisie, un sacerdoce royal, une nation sainte, un peuple destiné au salut, pour que vous annonciez les merveilles de celui qui vous a appelés des ténèbres à son admirable lumière.     Autrefois vous n’étiez pas un peuple, mais maintenant vous êtes le peuple de Dieu ; vous n’aviez pas obtenu miséricorde, mais maintenant vous avez obtenu miséricorde.      Bien-aimés, puisque vous êtes comme des étrangers résidents ou de passage, je vous exhorte à vous abstenir des convoitises nées de la chair, qui combattent contre l’âme.     Ayez une belle conduite parmi les gens des nations ; ainsi, sur le point même où ils disent du mal de vous en vous traitant de malfaiteurs, ils ouvriront les yeux devant vos belles actions et rendront gloire à Dieu, le jour de sa visite.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 99 (100), 1-2, 3, 4, 5)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Acclamez le Seigneur, terre entière, servez le Seigneur dans l’allégresse, venez à lui avec des chants de joie ! Reconnaissez que le Seigneur est Dieu : il nous a faits, et nous sommes à lui, nous, son peuple, son troupeau. Venez dans sa maison lui rendre grâce, dans sa demeure chanter ses louanges ; rendez-lui grâce et bénissez son nom ! Oui, le Seigneur est bon, éternel est son amour, sa fidélité demeure d’âge en âge.
+        <w:t xml:space="preserve">Acclamez le Seigneur, terre entière, servez le Seigneur dans l’allégresse, venez à lui avec des chants de joie !  Reconnaissez que le Seigneur est Dieu : il nous a faits, et nous sommes à lui, nous, son peuple, son troupeau.  Venez dans sa maison lui rendre grâce, dans sa demeure chanter ses louanges ; rendez-lui grâce et bénissez son nom !  Oui, le Seigneur est bon, éternel est son amour, sa fidélité demeure d’âge en âge.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 10, 46b-52)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, tandis que Jésus sortait de Jéricho avec ses disciples et une foule nombreuse, le fils de Timée, Bartimée, un aveugle qui mendiait, était assis au bord du chemin. Quand il entendit que c’était Jésus de Nazareth, il se mit à crier : « Fils de David, Jésus, prends pitié de moi ! » Beaucoup de gens le rabrouaient pour le faire taire, mais il criait de plus belle : « Fils de David, prends pitié de moi ! » Jésus s’arrête et dit : « Appelez-le. » On appelle donc l’aveugle, et on lui dit : « Confiance, lève-toi ; il t’appelle. » L’aveugle jeta son manteau, bondit et courut vers Jésus. Prenant la parole, Jésus lui dit : « Que veux-tu que je fasse pour toi ? » L’aveugle lui dit : « Rabbouni, que je retrouve la vue ! » Et Jésus lui dit : « Va, ta foi t’a sauvé. » Aussitôt l’homme retrouva la vue, et il suivait Jésus sur le chemin. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     tandis que Jésus sortait de Jéricho avec ses disciples et une foule nombreuse, le fils de Timée, Bartimée, un aveugle qui mendiait, était assis au bord du chemin.     Quand il entendit que c’était Jésus de Nazareth, il se mit à crier : « Fils de David, Jésus, prends pitié de moi ! »     Beaucoup de gens le rabrouaient pour le faire taire, mais il criait de plus belle : « Fils de David, prends pitié de moi ! »     Jésus s’arrête et dit : « Appelez-le. » On appelle donc l’aveugle, et on lui dit : « Confiance, lève-toi ; il t’appelle. »     L’aveugle jeta son manteau, bondit et courut vers Jésus.     Prenant la parole, Jésus lui dit : « Que veux-tu que je fasse pour toi ? » L’aveugle lui dit : « Rabbouni, que je retrouve la vue ! »     Et Jésus lui dit : « Va, ta foi t’a sauvé. » Aussitôt l’homme retrouva la vue, et il suivait Jésus sur le chemin.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>