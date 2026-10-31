--- v0 (2025-11-01)
+++ v1 (2026-10-31)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Jc 5, 13-20)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimés, l’un de vous se porte mal ? Qu’il prie. Un autre va bien ? Qu’il chante le Seigneur. L’un de vous est malade ? Qu’il appelle les Anciens en fonction dans l’Église : ils prieront sur lui, après lui avoir fait une onction d’huile au nom du Seigneur. Cette prière inspirée par la foi sauvera le malade : le Seigneur le relèvera et, s’il a commis des péchés, il recevra le pardon. Confessez donc vos péchés les uns aux autres, et priez les uns pour les autres afin d’être guéris. La supplication du juste agit avec beaucoup de force. Le prophète Élie n’était qu’un homme pareil à nous ; pourtant, lorsqu’il a prié avec insistance pour qu’il ne pleuve pas, il n’est pas tombé de pluie sur la terre pendant trois ans et demi ; puis il a prié de nouveau, et le ciel a donné la pluie, et la terre a fait germer son fruit. Mes frères, si l’un de vous s’égare loin de la vérité et qu’un autre l’y ramène, alors, sachez-le : celui qui ramène un pécheur du chemin où il s’égarait sauvera sa vie de la mort et couvrira une multitude de péchés. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimés,     l’un de vous se porte mal ? Qu’il prie. Un autre va bien ? Qu’il chante le Seigneur.     L’un de vous est malade ? Qu’il appelle les Anciens en fonction dans l’Église : ils prieront sur lui, après lui avoir fait une onction d’huile au nom du Seigneur.     Cette prière inspirée par la foi sauvera le malade : le Seigneur le relèvera et, s’il a commis des péchés, il recevra le pardon.     Confessez donc vos péchés les uns aux autres, et priez les uns pour les autres afin d’être guéris. La supplication du juste agit avec beaucoup de force.     Le prophète Élie n’était qu’un homme pareil à nous ; pourtant, lorsqu’il a prié avec insistance pour qu’il ne pleuve pas, il n’est pas tombé de pluie sur la terre pendant trois ans et demi ;     puis il a prié de nouveau, et le ciel a donné la pluie, et la terre a fait germer son fruit.     Mes frères, si l’un de vous s’égare loin de la vérité et qu’un autre l’y ramène,     alors, sachez-le : celui qui ramène un pécheur du chemin où il s’égarait sauvera sa vie de la mort et couvrira une multitude de péchés.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 140 (141), 1-2, 3.8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seigneur, je t’appelle : accours vers moi ! Écoute mon appel quand je crie vers toi ! Que ma prière devant toi s’élève comme un encens, et mes mains, comme l’offrande du soir. Mets une garde à mes lèvres, Seigneur, veille au seuil de ma bouche. Je regarde vers toi, Seigneur, mon Maître ; tu es mon refuge : épargne ma vie !
+        <w:t xml:space="preserve">Seigneur, je t’appelle : accours vers moi ! Écoute mon appel quand je crie vers toi ! Que ma prière devant toi s’élève comme un encens, et mes mains, comme l’offrande du soir.  Mets une garde à mes lèvres, Seigneur, veille au seuil de ma bouche. Je regarde vers toi, Seigneur, mon Maître ; tu es mon refuge : épargne ma vie !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 10, 13-16)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, des gens présentaient à Jésus des enfants pour qu’il pose la main sur eux ; mais les disciples les écartèrent vivement. Voyant cela, Jésus se fâcha et leur dit : « Laissez les enfants venir à moi, ne les empêchez pas, car le royaume de Dieu est à ceux qui leur ressemblent. Amen, je vous le dis : celui qui n’accueille pas le royaume de Dieu à la manière d’un enfant n’y entrera pas. » Il les embrassait et les bénissait en leur imposant les mains. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     des gens présentaient à Jésus des enfants pour qu’il pose la main sur eux ; mais les disciples les écartèrent vivement.     Voyant cela, Jésus se fâcha et leur dit : « Laissez les enfants venir à moi, ne les empêchez pas, car le royaume de Dieu est à ceux qui leur ressemblent.     Amen, je vous le dis : celui qui n’accueille pas le royaume de Dieu à la manière d’un enfant n’y entrera pas. »     Il les embrassait et les bénissait en leur imposant les mains.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>