--- v0 (2025-11-01)
+++ v1 (2026-10-31)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Jc 5, 9-12)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, ne gémissez pas les uns contre les autres, ainsi vous ne serez pas jugés. Voyez : le Juge est à notre porte. Frères, prenez pour modèles d’endurance et de patience les prophètes qui ont parlé au nom du Seigneur. Voyez : nous proclamons heureux ceux qui tiennent bon. Vous avez entendu dire comment Job a tenu bon, et vous avez vu ce qu’à la fin le Seigneur a fait pour lui, car le Seigneur est tendre et miséricordieux. Et avant tout, mes frères, ne faites pas de serment : ne jurez ni par le ciel ni par la terre, ni d’aucune autre manière ; que votre « oui » soit un « oui », que votre « non » soit un « non » ; ainsi vous ne tomberez pas sous le jugement. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères, ne gémissez pas les uns contre les autres, ainsi vous ne serez pas jugés. Voyez : le Juge est à notre porte.     Frères, prenez pour modèles d’endurance et de patience les prophètes qui ont parlé au nom du Seigneur.     Voyez : nous proclamons heureux ceux qui tiennent bon. Vous avez entendu dire comment Job a tenu bon, et vous avez vu ce qu’à la fin le Seigneur a fait pour lui, car le Seigneur est tendre et miséricordieux.      Et avant tout, mes frères, ne faites pas de serment : ne jurez ni par le ciel ni par la terre, ni d’aucune autre manière ; que votre « oui » soit un « oui », que votre « non » soit un « non » ; ainsi vous ne tomberez pas sous le jugement.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 102 (103), 1-2, 3-4, 8-9, 11-12)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bénis le Seigneur, ô mon âme, bénis son nom très saint, tout mon être ! Bénis le Seigneur, ô mon âme, n’oublie aucun de ses bienfaits ! Car il pardonne toutes tes offenses et te guérit de toute maladie ; il réclame ta vie à la tombe et te couronne d’amour et de tendresse. Le Seigneur est tendresse et pitié, lent à la colère et plein d’amour ; il n’est pas pour toujours en procès, ne maintient pas sans fin ses reproches. Comme le ciel domine la terre, fort est son amour pour qui le craint ; aussi loin qu’est l’orient de l’occident, il met loin de nous nos péchés.
+        <w:t xml:space="preserve">Bénis le Seigneur, ô mon âme, bénis son nom très saint, tout mon être ! Bénis le Seigneur, ô mon âme, n’oublie aucun de ses bienfaits !  Car il pardonne toutes tes offenses et te guérit de toute maladie ; il réclame ta vie à la tombe et te couronne d’amour et de tendresse.  Le Seigneur est tendresse et pitié, lent à la colère et plein d’amour ; il n’est pas pour toujours en procès, ne maintient pas sans fin ses reproches.  Comme le ciel domine la terre, fort est son amour pour qui le craint ; aussi loin qu’est l’orient de l’occident, il met loin de nous nos péchés.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 10, 1-12)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus arriva dans le territoire de la Judée, au-delà du Jourdain. De nouveau, des foules s’assemblèrent près de lui, et de nouveau, comme d’habitude, il les enseignait. Des pharisiens l’abordèrent et, pour le mettre à l’épreuve, ils lui demandaient : « Est-il permis à un mari de renvoyer sa femme ? » Jésus leur répondit : « Que vous a prescrit Moïse ? » Ils lui dirent : « Moïse a permis de renvoyer sa femme à condition d’établir un acte de répudiation. » Jésus répliqua : « C’est en raison de la dureté de vos cœurs qu’il a formulé pour vous cette règle. Mais, au commencement de la création, Dieu les fit homme et femme. À cause de cela, l’homme quittera son père et sa mère, il s’attachera à sa femme, et tous deux deviendront une seule chair. Ainsi, ils ne sont plus deux, mais une seule chair. Donc, ce que Dieu a uni, que l’homme ne le sépare ! » De retour à la maison, les disciples l’interrogeaient de nouveau sur cette question. Il leur déclara : « Celui qui renvoie sa femme et en épouse une autre devient adultère envers elle. Si une femme qui a renvoyé son mari en épouse un autre, elle devient adultère. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus arriva dans le territoire de la Judée, au-delà du Jourdain. De nouveau, des foules s’assemblèrent près de lui, et de nouveau, comme d’habitude, il les enseignait.     Des pharisiens l’abordèrent et, pour le mettre à l’épreuve, ils lui demandaient : « Est-il permis à un mari de renvoyer sa femme ? »     Jésus leur répondit : « Que vous a prescrit Moïse ? »     Ils lui dirent : « Moïse a permis de renvoyer sa femme à condition d’établir un acte de répudiation. »     Jésus répliqua : « C’est en raison de la dureté de vos cœurs qu’il a formulé pour vous cette règle.         Mais, au commencement de la création,Dieu les fit homme et femme.     À cause de cela, l’homme quittera son père et sa mère,     il s’attachera à sa femme, et tous deux deviendront une seule chair. Ainsi, ils ne sont plus deux, mais une seule chair.     Donc, ce que Dieu a uni, que l’homme ne le sépare ! »     De retour à la maison, les disciples l’interrogeaient de nouveau sur cette question.     Il leur déclara : « Celui qui renvoie sa femme et en épouse une autre devient adultère envers elle.     Si une femme qui a renvoyé son mari en épouse un autre, elle devient adultère. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>