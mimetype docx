--- v0 (2025-11-01)
+++ v1 (2026-11-01)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Jc 4, 1-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimés, d’où viennent les guerres, d’où viennent les conflits entre vous ? N’est-ce pas justement de tous ces désirs qui mènent leur combat en vous-mêmes ? Vous êtes pleins de convoitises et vous n’obtenez rien, alors vous tuez ; vous êtes jaloux et vous n’arrivez pas à vos fins, alors vous entrez en conflit et vous faites la guerre. Vous n’obtenez rien parce que vous ne demandez pas ; vous demandez, mais vous ne recevez rien ; en effet, vos demandes sont mauvaises, puisque c’est pour tout dépenser en plaisirs. Adultères que vous êtes ! Ne savez-vous pas que l’amour pour le monde rend ennemi de Dieu ? Donc celui qui veut être ami du monde se pose en ennemi de Dieu. Ou bien pensez-vous que l’Écriture parle pour rien quand elle dit : Dieu veille jalousement sur l’Esprit qu’il a fait habiter en nous ? Dieu ne nous donne-t-il pas une grâce plus grande encore ? C’est ce que dit l’Écriture : Dieu s’oppose aux orgueilleux, aux humbles il accorde sa grâce. Soumettez-vous donc à Dieu, et résistez au diable : il s’enfuira loin de vous. Approchez-vous de Dieu, et lui s’approchera de vous. Pécheurs, enlevez la souillure de vos mains ; esprits doubles, purifiez vos cœurs. Reconnaissez votre misère, prenez le deuil et pleurez ; que votre rire se change en deuil et votre joie en accablement. Abaissez-vous devant le Seigneur, et il vous élèvera. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimés,     d’où viennent les guerres, d’où viennent les conflits entre vous ? N’est-ce pas justement de tous ces désirs qui mènent leur combat en vous-mêmes ?     Vous êtes pleins de convoitises et vous n’obtenez rien, alors vous tuez ; vous êtes jaloux et vous n’arrivez pas à vos fins, alors vous entrez en conflit et vous faites la guerre. Vous n’obtenez rien parce que vous ne demandez pas ;     vous demandez, mais vous ne recevez rien ; en effet, vos demandes sont mauvaises, puisque c’est pour tout dépenser en plaisirs.     Adultères que vous êtes ! Ne savez-vous pas que l’amour pour le monde rend ennemi de Dieu ? Donc celui qui veut être ami du monde se pose en ennemi de Dieu.     Ou bien pensez-vous que l’Écriture parle pour rien quand elle dit :Dieu veille jalousement sur l’Esprit qu’il a fait habiter en nous ?     Dieu ne nous donne-t-il pas une grâce plus grande encore ? C’est ce que dit l’Écriture :Dieu s’oppose aux orgueilleux, aux humbles il accorde sa grâce.     Soumettez-vous donc à Dieu, et résistez au diable : il s’enfuira loin de vous.     Approchez-vous de Dieu, et lui s’approchera de vous. Pécheurs, enlevez la souillure de vos mains ; esprits doubles, purifiez vos cœurs.     Reconnaissez votre misère, prenez le deuil et pleurez ; que votre rire se change en deuil et votre joie en accablement.     Abaissez-vous devant le Seigneur, et il vous élèvera.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 54 (55), 7-8, 9-10ab, 10cd-11ab, 23)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">J’ai dit : « Qui me donnera des ailes de colombe ? Je volerais en lieu sûr ; loin, très loin, je m’enfuirais pour chercher asile au désert. » J’ai hâte d’avoir un abri contre ce grand vent de tempête ! Divise-les, Seigneur, mets la confusion dans leur langage ! Car je vois dans la ville discorde et violence : de jour et de nuit, elles tournent en haut de ses remparts. Décharge ton fardeau sur le Seigneur : il prendra soin de toi. Jamais il ne permettra que le juste s’écroule.
+        <w:t xml:space="preserve">J’ai dit : « Qui me donnera des ailes de colombe ? Je volerais en lieu sûr ; loin, très loin, je m’enfuirais pour chercher asile au désert. »  J’ai hâte d’avoir un abri contre ce grand vent de tempête ! Divise-les, Seigneur, mets la confusion dans leur langage !  Car je vois dans la ville discorde et violence : de jour et de nuit, elles tournent en haut de ses remparts.  Décharge ton fardeau sur le Seigneur : il prendra soin de toi. Jamais il ne permettra que le juste s’écroule.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 9, 30-37)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus traversait la Galilée avec ses disciples, et il ne voulait pas qu’on le sache, car il enseignait ses disciples en leur disant : « Le Fils de l’homme est livré aux mains des hommes ; ils le tueront et, trois jours après sa mort, il ressuscitera. » Mais les disciples ne comprenaient pas ces paroles et ils avaient peur de l’interroger. Ils arrivèrent à Capharnaüm, et, une fois à la maison, Jésus leur demanda : « De quoi discutiez-vous en chemin ? » Ils se taisaient, car, en chemin, ils avaient discuté entre eux pour savoir qui était le plus grand. S’étant assis, Jésus appela les Douze et leur dit : « Si quelqu’un veut être le premier, qu’il soit le dernier de tous et le serviteur de tous. » Prenant alors un enfant, il le plaça au milieu d’eux, l’embrassa, et leur dit : « Quiconque accueille en mon nom un enfant comme celui-ci, c’est moi qu’il accueille. Et celui qui m’accueille, ce n’est pas moi qu’il accueille, mais Celui qui m’a envoyé. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus traversait la Galilée avec ses disciples, et il ne voulait pas qu’on le sache,     car il enseignait ses disciples en leur disant : « Le Fils de l’homme est livré aux mains des hommes ; ils le tueront et, trois jours après sa mort, il ressuscitera. »     Mais les disciples ne comprenaient pas ces paroles et ils avaient peur de l’interroger.      Ils arrivèrent à Capharnaüm, et, une fois à la maison, Jésus leur demanda : « De quoi discutiez-vous en chemin ? »     Ils se taisaient, car, en chemin, ils avaient discuté entre eux pour savoir qui était le plus grand.     S’étant assis, Jésus appela les Douze et leur dit : « Si quelqu’un veut être le premier, qu’il soit le dernier de tous et le serviteur de tous. »     Prenant alors un enfant, il le plaça au milieu d’eux, l’embrassa, et leur dit :     « Quiconque accueille en mon nom un enfant comme celui-ci, c’est moi qu’il accueille. Et celui qui m’accueille, ce n’est pas moi qu’il accueille, mais Celui qui m’a envoyé. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>