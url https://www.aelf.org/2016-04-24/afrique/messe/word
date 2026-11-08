--- v0 (2025-10-16)
+++ v1 (2026-11-08)
@@ -38,105 +38,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ac 14, 21b-27)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Paul et Barnabé, retournèrent à Lystres, à Iconium et à Antioche de Pisidie ; ils affermissaient le courage des disciples ; ils les exhortaient à persévérer dans la foi, en disant : « Il nous faut passer par bien des épreuves pour entrer dans le royaume de Dieu. » Ils désignèrent des Anciens pour chacune de leurs Églises et, après avoir prié et jeûné, ils confièrent au Seigneur ces hommes qui avaient mis leur foi en lui. Ils traversèrent la Pisidie et se rendirent en Pamphylie. Après avoir annoncé la Parole aux gens de Pergé, ils descendirent au port d’Attalia, et s’embarquèrent pour Antioche de Syrie, d’où ils étaient partis ; c’est là qu’ils avaient été remis à la grâce de Dieu pour l’œuvre qu’ils avaient accomplie. Une fois arrivés, ayant réuni l’Église, ils rapportèrent tout ce que Dieu avait fait avec eux, et comment il avait ouvert aux nations la porte de la foi. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, Paul et Barnabé,     retournèrent à Lystres, à Iconium et à Antioche de Pisidie ; ils affermissaient le courage des disciples ; ils les exhortaient à persévérer dans la foi, en disant : « Il nous faut passer par bien des épreuves pour entrer dans le royaume de Dieu. »     Ils désignèrent des Anciens pour chacune de leurs Églises et, après avoir prié et jeûné, ils confièrent au Seigneur ces hommes qui avaient mis leur foi en lui.     Ils traversèrent la Pisidie et se rendirent en Pamphylie.     Après avoir annoncé la Parole aux gens de Pergé, ils descendirent au port d’Attalia,     et s’embarquèrent pour Antioche de Syrie, d’où ils étaient partis ; c’est là qu’ils avaient été remis à la grâce de Dieu pour l’œuvre qu’ils avaient accomplie.     Une fois arrivés, ayant réuni l’Église, ils rapportèrent tout ce que Dieu avait fait avec eux, et comment il avait ouvert aux nations la porte de la foi.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps  144 (145), 8-9, 10-11, 12-13ab)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le Seigneur est tendresse et pitié, lent à la colère et plein d’amour ; la bonté du Seigneur est pour tous, sa tendresse, pour toutes ses œuvres. Que tes œuvres, Seigneur, te rendent grâce et que tes fidèles te bénissent ! Ils diront la gloire de ton règne, ils parleront de tes exploits. Ils annonceront aux hommes tes exploits, la gloire et l’éclat de ton règne : ton règne, un règne éternel, ton empire, pour les âges des âges.
+        <w:t xml:space="preserve">Le Seigneur est tendresse et pitié, lent à la colère et plein d’amour ; la bonté du Seigneur est pour tous, sa tendresse, pour toutes ses œuvres.  Que tes œuvres, Seigneur, te rendent grâce et que tes fidèles te bénissent ! Ils diront la gloire de ton règne, ils parleront de tes exploits.  Ils annonceront aux hommes tes exploits, la gloire et l’éclat de ton règne : ton règne, un règne éternel, ton empire, pour les âges des âges.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (Ap 21, 1-5a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moi, Jean, j’ai vu un ciel nouveau et une terre nouvelle, car le premier ciel et la première terre s’en étaient allés et, de mer, il n’y en a plus. Et la Ville sainte, la Jérusalem nouvelle, je l’ai vue qui descendait du ciel, d’auprès de Dieu, prête pour les noces, comme une épouse parée pour son mari. Et j’entendis une voix forte qui venait du Trône. Elle disait : « Voici la demeure de Dieu avec les hommes ; il demeurera avec eux, et ils seront ses peuples, et lui-même, Dieu avec eux, sera leur Dieu. Il essuiera toute larme de leurs yeux, et la mort ne sera plus, et il n’y aura plus ni deuil, ni cri, ni douleur : ce qui était en premier s’en est allé. » Alors celui qui siégeait sur le Trône déclara : « Voici que je fais toutes choses nouvelles. » – Parole du Seigneur.
+        <w:t xml:space="preserve">Moi, Jean, j’ai vu un ciel nouveau et une terre nouvelle, car le premier ciel et la première terre s’en étaient allés et, de mer, il n’y en a plus.     Et la Ville sainte, la Jérusalem nouvelle, je l’ai vue qui descendait du ciel, d’auprès de Dieu, prête pour les noces, comme une épouse parée pour son mari.     Et j’entendis une voix forte qui venait du Trône. Elle disait : « Voici la demeure de Dieu avec les hommes ; il demeurera avec eux, et ils seront ses peuples, et lui-même, Dieu avec eux, sera leur Dieu.     Il essuiera toute larme de leurs yeux, et la mort ne sera plus, et il n’y aura plus ni deuil, ni cri, ni douleur : ce qui était en premier s’en est allé. »     Alors celui qui siégeait sur le Trône déclara : « Voici que je fais toutes choses nouvelles. »      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Jn  13, 31-33a.34-35)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Au cours du dernier repas que Jésus prenait avec ses disciples, quand Judas fut sorti du cénacle, Jésus déclara : « Maintenant le Fils de l’homme est glorifié, et Dieu est glorifié en lui. Si Dieu est glorifié en lui, Dieu aussi le glorifiera ; et il le glorifiera bientôt. Petits enfants, c’est pour peu de temps encore que je suis avec vous. Je vous donne un commandement nouveau : c’est de vous aimer les uns les autres. Comme je vous ai aimés, vous aussi aimez-vous les uns les autres. À ceci, tous reconnaîtront que vous êtes mes disciples : si vous avez de l’amour les uns pour les autres. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Au cours du dernier repas que Jésus prenait avec ses disciples,     quand Judas fut sorti du cénacle, Jésus déclara : « Maintenant le Fils de l’homme est glorifié, et Dieu est glorifié en lui.     Si Dieu est glorifié en lui, Dieu aussi le glorifiera ; et il le glorifiera bientôt.      Petits enfants, c’est pour peu de temps encore que je suis avec vous.     Je vous donne un commandement nouveau : c’est de vous aimer les uns les autres. Comme je vous ai aimés, vous aussi aimez-vous les uns les autres.     À ceci, tous reconnaîtront que vous êtes mes disciples : si vous avez de l’amour les uns pour les autres. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>