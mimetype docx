--- v0 (2025-11-03)
+++ v1 (2026-11-08)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ac 11, 19-26)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, les frères dispersés par la tourmente qui se produisit lors de l’affaire d’Étienne allèrent jusqu’en Phénicie, puis à Chypre et Antioche, sans annoncer la Parole à personne d’autre qu’aux Juifs. Parmi eux, il y en avait qui étaient originaires de Chypre et de Cyrène, et qui, en arrivant à Antioche, s’adressaient aussi aux gens de langue grecque pour leur annoncer la Bonne Nouvelle : Jésus est le Seigneur. La main du Seigneur était avec eux : un grand nombre de gens devinrent croyants et se tournèrent vers le Seigneur. La nouvelle parvint aux oreilles de l’Église de Jérusalem, et l’on envoya Barnabé jusqu’à Antioche. À son arrivée, voyant la grâce de Dieu à l’œuvre, il fut dans la joie. Il les exhortait tous à rester d’un cœur ferme attachés au Seigneur. C’était en effet un homme de bien, rempli d’Esprit Saint et de foi. Une foule considérable s’attacha au Seigneur. Barnabé partit alors à Tarse chercher Saul. L’ayant trouvé, il l’amena à Antioche. Pendant toute une année, ils participèrent aux assemblées de l’Église, ils instruisirent une foule considérable. Et c’est à Antioche que, pour la première fois, les disciples reçurent le nom de « chrétiens ». – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, les frères dispersés par la tourmente qui se produisit lors de l’affaire d’Étienne allèrent jusqu’en Phénicie, puis à Chypre et Antioche, sans annoncer la Parole à personne d’autre qu’aux Juifs. Parmi eux, il y en avait qui étaient originaires de Chypre et de Cyrène, et qui, en arrivant à Antioche, s’adressaient aussi aux gens de langue grecque pour leur annoncer la Bonne Nouvelle : Jésus est le Seigneur. La main du Seigneur était avec eux : un grand nombre de gens devinrent croyants et se tournèrent vers le Seigneur. La nouvelle parvint aux oreilles de l’Église de Jérusalem, et l’on envoya Barnabé jusqu’à Antioche. À son arrivée, voyant la grâce de Dieu à l’œuvre, il fut dans la joie. Il les exhortait tous à rester d’un cœur ferme attachés au Seigneur. C’était en effet un homme de bien, rempli d’Esprit Saint et de foi. Une foule considérable s’attacha au Seigneur. Barnabé partit alors à Tarse chercher Saul. L’ayant trouvé, il l’amena à Antioche. Pendant toute une année, ils participèrent aux assemblées de l’Église, ils instruisirent une foule considérable. Et c’est à Antioche que, pour la première fois, les disciples reçurent le nom de « chrétiens ».  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 86 (87), 1-3, 4-5, 6-7)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Elle est fondée sur les montagnes saintes. Le Seigneur aime les portes de Sion plus que toutes les demeures de Jacob. Pour ta gloire on parle de toi, ville de Dieu ! « Je cite l’Égypte et Babylone entre celles qui me connaissent. » Voyez Tyr, la Philistie, l’Éthiopie : chacune est née là-bas. Mais on appelle Sion : « Ma mère ! » car en elle, tout homme est né. C’est lui, le Très-Haut, qui la maintient. Au registre des peuples, le Seigneur écrit : « Chacun est né là-bas. » Tous ensemble ils dansent, et ils chantent : « En toi, toutes nos sources ! »
+        <w:t xml:space="preserve">Elle est fondée sur les montagnes saintes. Le Seigneur aime les portes de Sion plus que toutes les demeures de Jacob. Pour ta gloire on parle de toi, ville de Dieu !  « Je cite l’Égypte et Babylone entre celles qui me connaissent. » Voyez Tyr, la Philistie, l’Éthiopie :      chacune est née là-bas. Mais on appelle Sion : « Ma mère ! »      car en elle, tout homme est né. C’est lui, le Très-Haut, qui la maintient.  Au registre des peuples, le Seigneur écrit : « Chacun est né là-bas. » Tous ensemble ils dansent, et ils chantent : « En toi, toutes nos sources ! »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Jn 10, 22-30)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">On célébrait la fête de la dédicace du Temple à Jérusalem. C’était l’hiver. Jésus allait et venait dans le Temple, sous la colonnade de Salomon. Les Juifs firent cercle autour de lui ; ils lui disaient : « Combien de temps vas-tu nous tenir en haleine ? Si c’est toi le Christ, dis-le nous ouvertement ! » Jésus leur répondit : « Je vous l’ai dit, et vous ne croyez pas. Les œuvres que je fais, moi, au nom de mon Père, voilà ce qui me rend témoignage. Mais vous, vous ne croyez pas, parce que vous n’êtes pas de mes brebis. Mes brebis écoutent ma voix ; moi, je les connais, et elles me suivent. Je leur donne la vie éternelle : jamais elles ne périront, et personne ne les arrachera de ma main. Mon Père, qui me les a données, est plus grand que tout, et personne ne peut les arracher de la main du Père. Le Père et moi, nous sommes UN. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">On célébrait la fête de la dédicace du Temple à Jérusalem. C’était l’hiver. Jésus allait et venait dans le Temple, sous la colonnade de Salomon. Les Juifs firent cercle autour de lui ; ils lui disaient : « Combien de temps vas-tu nous tenir en haleine ? Si c’est toi le Christ, dis-le nous ouvertement ! » Jésus leur répondit : « Je vous l’ai dit, et vous ne croyez pas. Les œuvres que je fais, moi, au nom de mon Père, voilà ce qui me rend témoignage. Mais vous, vous ne croyez pas, parce que vous n’êtes pas de mes brebis. Mes brebis écoutent ma voix ; moi, je les connais, et elles me suivent. Je leur donne la vie éternelle : jamais elles ne périront, et personne ne les arrachera de ma main. Mon Père, qui me les a données, est plus grand que tout, et personne ne peut les arracher de la main du Père. Le Père et moi, nous sommes UN. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>