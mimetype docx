--- v0 (2025-11-03)
+++ v1 (2026-09-05)
@@ -67,77 +67,77 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 41 (42), 2, 3 ; 42 (43), 3, 4)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Comme un cerf altéré cherche l’eau vive, ainsi mon âme te cherche toi, mon Dieu. Mon âme a soif de Dieu, le Dieu vivant ; quand pourrai-je m’avancer, paraître face à Dieu ? Envoie ta lumière et ta vérité : qu’elles guident mes pas et me conduisent à ta montagne sainte, jusqu’en ta demeure. J’avancerai jusqu’à l’autel de Dieu, vers Dieu qui est toute ma joie ; je te rendrai grâce avec ma harpe, Dieu, mon Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>Évangile (Jn 10, 11-18)</w:t>
+        <w:t>Évangile (Jn 10, 1-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ANNÉE A 2026 En ce temps-là, Jésus déclara : « Moi, je suis le bon pasteur, le vrai berger, qui donne sa vie pour ses brebis. Le berger mercenaire n’est pas le pasteur, les brebis ne sont pas à lui : s’il voit venir le loup, il abandonne les brebis et s’enfuit ; le loup s’en empare et les disperse. Ce berger n’est qu’un mercenaire, et les brebis ne comptent pas vraiment pour lui. Moi, je suis le bon pasteur ; je connais mes brebis, et mes brebis me connaissent, comme le Père me connaît, et que je connais le Père ; et je donne ma vie pour mes brebis. J’ai encore d’autres brebis, qui ne sont pas de cet enclos : celles-là aussi, il faut que je les conduise. Elles écouteront ma voix : il y aura un seul troupeau et un seul pasteur. Voici pourquoi le Père m’aime : parce que je donne ma vie, pour la recevoir de nouveau. Nul ne peut me l’enlever : je la donne de moi-même. J’ai le pouvoir de la donner, j’ai aussi le pouvoir de la recevoir de nouveau : voilà le commandement que j’ai reçu de mon Père. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">ANNÉE B (2027) et C (2028) En ce temps-là, Jésus déclara : « Amen, amen, je vous le dis : celui qui entre dans l’enclos des brebis sans passer par la porte, mais qui escalade par un autre endroit, celui-là est un voleur et un bandit. Celui qui entre par la porte, c’est le pasteur, le berger des brebis. Le portier lui ouvre, et les brebis écoutent sa voix. Ses brebis à lui, il les appelle chacune par son nom, et il les fait sortir. Quand il a poussé dehors toutes les siennes, il marche à leur tête, et les brebis le suivent, car elles connaissent sa voix. Jamais elles ne suivront un étranger, mais elles s’enfuiront loin de lui, car elles ne connaissent pas la voix des étrangers. » Jésus employa cette image pour s’adresser aux pharisiens, mais eux ne comprirent pas de quoi il leur parlait. C’est pourquoi Jésus reprit la parole : « Amen, amen, je vous le dis : Moi, je suis la porte des brebis. Tous ceux qui sont venus avant moi sont des voleurs et des bandits ; mais les brebis ne les ont pas écoutés. Moi, je suis la porte. Si quelqu’un entre en passant par moi, il sera sauvé ; il pourra entrer ; il pourra sortir et trouver un pâturage. Le voleur ne vient que pour voler, égorger, faire périr. Moi, je suis venu pour que les brebis aient la vie, la vie en abondance. » – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
-        <w:t>Évangile (Jn 10, 1-10)</w:t>
+        <w:t>Évangile (Jn 10, 11-18)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ANNÉE B (2024) et C (2025) En ce temps-là, Jésus déclara : « Amen, amen, je vous le dis : celui qui entre dans l’enclos des brebis sans passer par la porte, mais qui escalade par un autre endroit, celui-là est un voleur et un bandit. Celui qui entre par la porte, c’est le pasteur, le berger des brebis. Le portier lui ouvre, et les brebis écoutent sa voix. Ses brebis à lui, il les appelle chacune par son nom, et il les fait sortir. Quand il a poussé dehors toutes les siennes, il marche à leur tête, et les brebis le suivent, car elles connaissent sa voix. Jamais elles ne suivront un étranger, mais elles s’enfuiront loin de lui, car elles ne connaissent pas la voix des étrangers. » Jésus employa cette image pour s’adresser aux pharisiens, mais eux ne comprirent pas de quoi il leur parlait. C’est pourquoi Jésus reprit la parole : « Amen, amen, je vous le dis : Moi, je suis la porte des brebis. Tous ceux qui sont venus avant moi sont des voleurs et des bandits ; mais les brebis ne les ont pas écoutés. Moi, je suis la porte. Si quelqu’un entre en passant par moi, il sera sauvé ; il pourra entrer ; il pourra sortir et trouver un pâturage. Le voleur ne vient que pour voler, égorger, faire périr. Moi, je suis venu pour que les brebis aient la vie, la vie en abondance. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">ANNÉE A 2029 En ce temps-là, Jésus déclara : « Moi, je suis le bon pasteur, le vrai berger, qui donne sa vie pour ses brebis. Le berger mercenaire n’est pas le pasteur, les brebis ne sont pas à lui : s’il voit venir le loup, il abandonne les brebis et s’enfuit ; le loup s’en empare et les disperse. Ce berger n’est qu’un mercenaire, et les brebis ne comptent pas vraiment pour lui. Moi, je suis le bon pasteur ; je connais mes brebis, et mes brebis me connaissent, comme le Père me connaît, et que je connais le Père ; et je donne ma vie pour mes brebis. J’ai encore d’autres brebis, qui ne sont pas de cet enclos : celles-là aussi, il faut que je les conduise. Elles écouteront ma voix : il y aura un seul troupeau et un seul pasteur. Voici pourquoi le Père m’aime : parce que je donne ma vie, pour la recevoir de nouveau. Nul ne peut me l’enlever : je la donne de moi-même. J’ai le pouvoir de la donner, j’ai aussi le pouvoir de la recevoir de nouveau : voilà le commandement que j’ai reçu de mon Père. » – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>