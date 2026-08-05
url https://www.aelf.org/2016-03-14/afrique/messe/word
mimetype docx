--- v0 (2025-11-03)
+++ v1 (2026-08-05)
@@ -75,69 +75,69 @@
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le Seigneur est mon berger : je ne manque de rien. Sur des prés d’herbe fraîche, il me fait reposer. Il me mène vers les eaux tranquilles et me fait revivre ; il me conduit par le juste chemin pour l’honneur de son nom. Si je traverse les ravins de la mort, je ne crains aucun mal, car tu es avec moi : ton bâton me guide et me rassure. Tu prépares la table pour moi devant mes ennemis ; tu répands le parfum sur ma tête, ma coupe est débordante. Grâce et bonheur m’accompagnent tous les jours de ma vie ; j’habiterai la maison du Seigneur pour la durée de mes jours.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Jn 8, 1-11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">À employer de préférence les années A [: 2026] et B En ce temps-là, Jésus s’en alla au mont des Oliviers. Dès l’aurore, il retourna au Temple. Comme tout le peuple venait à lui, il s’assit et se mit à enseigner. Les scribes et les pharisiens lui amènent une femme qu’on avait surprise en situation d’adultère. Ils la mettent au milieu, et disent à Jésus : « Maître, cette femme a été surprise en flagrant délit d’adultère. Or, dans la Loi, Moïse nous a ordonné de lapider ces femmes-là. Et toi, que dis-tu ? » Ils parlaient ainsi pour le mettre à l’épreuve, afin de pouvoir l’accuser. Mais Jésus s’était baissé et, du doigt, il écrivait sur la terre. Comme on persistait à l’interroger, il se redressa et leur dit : « Celui d’entre vous qui est sans péché, qu’il soit le premier à lui jeter une pierre. » Il se baissa de nouveau et il écrivait sur la terre. Eux, après avoir entendu cela, s’en allaient un par un, en commençant par les plus âgés. Jésus resta seul avec la femme toujours là au milieu. Il se redressa et lui demanda : « Femme, où sont-ils donc ? Personne ne t’a condamnée ? » Elle répondit : « Personne, Seigneur. » Et Jésus lui dit : « Moi non plus, je ne te condamne pas. Va, et désormais ne pèche plus. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">À employer de préférence les années A et B [2027] En ce temps-là, Jésus s’en alla au mont des Oliviers. Dès l’aurore, il retourna au Temple. Comme tout le peuple venait à lui, il s’assit et se mit à enseigner. Les scribes et les pharisiens lui amènent une femme qu’on avait surprise en situation d’adultère. Ils la mettent au milieu, et disent à Jésus : « Maître, cette femme a été surprise en flagrant délit d’adultère. Or, dans la Loi, Moïse nous a ordonné de lapider ces femmes-là. Et toi, que dis-tu ? » Ils parlaient ainsi pour le mettre à l’épreuve, afin de pouvoir l’accuser. Mais Jésus s’était baissé et, du doigt, il écrivait sur la terre. Comme on persistait à l’interroger, il se redressa et leur dit : « Celui d’entre vous qui est sans péché, qu’il soit le premier à lui jeter une pierre. » Il se baissa de nouveau et il écrivait sur la terre. Eux, après avoir entendu cela, s’en allaient un par un, en commençant par les plus âgés. Jésus resta seul avec la femme toujours là au milieu. Il se redressa et lui demanda : « Femme, où sont-ils donc ? Personne ne t’a condamnée ? » Elle répondit : « Personne, Seigneur. » Et Jésus lui dit : « Moi non plus, je ne te condamne pas. Va, et désormais ne pèche plus. » – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Jn 8, 12-20)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pour l’année C (2028) , si l’évangile ci-dessous a été lu la veille En ce temps-là, Jésus disait aux pharisiens : « Moi, je suis la lumière du monde. Celui qui me suit ne marchera pas dans les ténèbres, il aura la lumière de la vie. » Les pharisiens lui dirent alors : « Tu te rends témoignage à toi-même, ce n’est donc pas un vrai témoignage. » Jésus leur répondit : « Oui, moi, je me rends témoignage à moi-même, et pourtant mon témoignage est vrai, car je sais d’où je suis venu, et où je vais ; mais vous, vous ne savez ni d’où je viens, ni où je vais. Vous, vous jugez de façon purement humaine. Moi, je ne juge personne. Et, s’il m’arrive de juger, mon jugement est vrai parce que je ne suis pas seul : j’ai avec moi le Père, qui m’a envoyé. Or, il est écrit dans votre Loi que, s’il y a deux témoins, c’est un vrai témoignage. Moi, je suis à moi-même mon propre témoin, et le Père, qui m’a envoyé, témoigne aussi pour moi. » Les pharisiens lui disaient : « Où est-il, ton père ? » Jésus répondit : « Vous ne connaissez ni moi ni mon Père ; si vous me connaissiez, vous connaîtriez aussi mon Père. » Il prononça ces paroles alors qu’il enseignait dans le Temple, à la salle du Trésor. Et personne ne l’arrêta, parce que son heure n’était pas encore venue. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Pour l’année C (2028) , si l’évangile ci-dessus a été lu la veille En ce temps-là, Jésus disait aux pharisiens : « Moi, je suis la lumière du monde. Celui qui me suit ne marchera pas dans les ténèbres, il aura la lumière de la vie. » Les pharisiens lui dirent alors : « Tu te rends témoignage à toi-même, ce n’est donc pas un vrai témoignage. » Jésus leur répondit : « Oui, moi, je me rends témoignage à moi-même, et pourtant mon témoignage est vrai, car je sais d’où je suis venu, et où je vais ; mais vous, vous ne savez ni d’où je viens, ni où je vais. Vous, vous jugez de façon purement humaine. Moi, je ne juge personne. Et, s’il m’arrive de juger, mon jugement est vrai parce que je ne suis pas seul : j’ai avec moi le Père, qui m’a envoyé. Or, il est écrit dans votre Loi que, s’il y a deux témoins, c’est un vrai témoignage. Moi, je suis à moi-même mon propre témoin, et le Père, qui m’a envoyé, témoigne aussi pour moi. » Les pharisiens lui disaient : « Où est-il, ton père ? » Jésus répondit : « Vous ne connaissez ni moi ni mon Père ; si vous me connaissiez, vous connaîtriez aussi mon Père. » Il prononça ces paroles alors qu’il enseignait dans le Temple, à la salle du Trésor. Et personne ne l’arrêta, parce que son heure n’était pas encore venue. – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>