--- v0 (2025-11-03)
+++ v1 (2026-11-04)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>vendredi  4 mars 2016
+        <w:t>vendredi 4 mars 2016
 Vendredi, 3ème Semaine de Carême
 S. Casimir
 Mémoire facultative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Os 14, 2-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ainsi parle le Seigneur : Reviens, Israël, au Seigneur ton Dieu ; car tu t’es effondré par suite de tes fautes. Revenez au Seigneur en lui présentant ces paroles : « Enlève toutes les fautes, et accepte ce qui est bon. Au lieu de taureaux, nous t’offrons en sacrifice les paroles de nos lèvres. Puisque les Assyriens ne peuvent pas nous sauver, nous ne monterons plus sur des chevaux, et nous ne dirons plus à l’ouvrage de nos mains : “Tu es notre Dieu”, car de toi seul l’orphelin reçoit de la tendresse. » Voici la réponse du Seigneur : Je les guérirai de leur infidélité, je les aimerai d’un amour gratuit, car ma colère s’est détournée d’Israël. Je serai pour Israël comme la rosée, il fleurira comme le lis, il étendra ses racines comme les arbres du Liban. Ses jeunes pousses vont grandir, sa parure sera comme celle de l’olivier, son parfum, comme celui de la forêt du Liban. Ils reviendront s’asseoir à son ombre, ils feront revivre le froment, ils fleuriront comme la vigne, ils seront renommés comme le vin du Liban. Éphraïm ! Peux-tu me confondre avec les idoles ? C’est moi qui te réponds et qui te regarde. Je suis comme le cyprès toujours vert, c’est moi qui te donne ton fruit. Qui donc est assez sage pour comprendre ces choses, assez pénétrant pour les saisir ? Oui, les chemins du Seigneur sont droits : les justes y avancent, mais les pécheurs y trébuchent. – Parole du Seigneur.
+        <w:t xml:space="preserve">Ainsi parle le Seigneur : Reviens, Israël, au Seigneur ton Dieu ; car tu t’es effondré par suite de tes fautes. Revenez au Seigneur en lui présentant ces paroles : « Enlève toutes les fautes, et accepte ce qui est bon. Au lieu de taureaux, nous t’offrons en sacrifice les paroles de nos lèvres. Puisque les Assyriens ne peuvent pas nous sauver, nous ne monterons plus sur des chevaux, et nous ne dirons plus à l’ouvrage de nos mains : “Tu es notre Dieu”, car de toi seul l’orphelin reçoit de la tendresse. »  Voici la réponse du Seigneur : Je les guérirai de leur infidélité, je les aimerai d’un amour gratuit, car ma colère s’est détournée d’Israël. Je serai pour Israël comme la rosée, il fleurira comme le lis, il étendra ses racines comme les arbres du Liban. Ses jeunes pousses vont grandir, sa parure sera comme celle de l’olivier, son parfum, comme celui de la forêt du Liban. Ils reviendront s’asseoir à son ombre, ils feront revivre le froment, ils fleuriront comme la vigne, ils seront renommés comme le vin du Liban. Éphraïm ! Peux-tu me confondre avec les idoles ? C’est moi qui te réponds et qui te regarde. Je suis comme le cyprès toujours vert, c’est moi qui te donne ton fruit.  Qui donc est assez sage pour comprendre ces choses, assez pénétrant pour les saisir ? Oui, les chemins du Seigneur sont droits : les justes y avancent, mais les pécheurs y trébuchent.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (80 (81), 6c-8a, 8bc-9, 10-11ab, 14.17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">J’entends des mots qui m’étaient inconnus : « J’ai ôté le poids qui chargeait ses épaules ; ses mains ont déposé le fardeau. Quand tu criais sous l’oppression, je t’ai sauvé. « Je répondais, caché dans l’orage, je t’éprouvais près des eaux de Mériba. Écoute, je t’adjure, ô mon peuple ; vas-tu m’écouter, Israël ? « Tu n’auras pas chez toi d’autres dieux, tu ne serviras aucun dieu étranger. C’est moi, le Seigneur ton Dieu, qui t’ai fait monter de la terre d’Égypte ! « Ah ! Si mon peuple m’écoutait, Israël, s’il allait sur mes chemins ! Je le nourrirais de la fleur du froment, je le rassasierais avec le miel du rocher ! »
+        <w:t xml:space="preserve">J’entends des mots qui m’étaient inconnus : « J’ai ôté le poids qui chargeait ses épaules ; ses mains ont déposé le fardeau. Quand tu criais sous l’oppression, je t’ai sauvé.  « Je répondais, caché dans l’orage, je t’éprouvais près des eaux de Mériba. Écoute, je t’adjure, ô mon peuple ; vas-tu m’écouter, Israël ?  « Tu n’auras pas chez toi d’autres dieux, tu ne serviras aucun dieu étranger. C’est moi, le Seigneur ton Dieu, qui t’ai fait monter de la terre d’Égypte !  « Ah ! Si mon peuple m’écoutait, Israël, s’il allait sur mes chemins ! Je le nourrirais de la fleur du froment, je le rassasierais avec le miel du rocher ! »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 12, 28b- 34)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, un scribe s’avança vers Jésus pour lui demander : « Quel est le premier de tous les commandements ? » Jésus lui fit cette réponse : « Voici le premier : Écoute, Israël : le Seigneur notre Dieu est l’unique Seigneur. Tu aimeras le Seigneur ton Dieu de tout ton cœur, de toute ton âme, de tout ton esprit et de toute ta force. Et voici le second : Tu aimeras ton prochain comme toi-même. Il n’y a pas de commandement plus grand que ceux-là. » Le scribe reprit : « Fort bien, Maître, tu as dit vrai : Dieu est l’Unique et il n’y en a pas d’autre que lui. L’aimer de tout son cœur, de toute son intelligence, de toute sa force, et aimer son prochain comme soi-même, vaut mieux que toute offrande d’holocaustes et de sacrifices. » Jésus, voyant qu’il avait fait une remarque judicieuse, lui dit : « Tu n’es pas loin du royaume de Dieu. » Et personne n’osait plus l’interroger. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, un scribe s’avança vers Jésus pour lui demander : « Quel est le premier de tous les commandements ? » Jésus lui fit cette réponse : « Voici le premier :Écoute, Israël : le Seigneur notre Dieu est l’unique Seigneur. Tu aimeras le Seigneur ton Dieu de tout ton cœur, de toute ton âme, de tout ton esprit et de toute ta force. Et voici le second :Tu aimeras ton prochain comme toi-même. Il n’y a pas de commandement plus grand que ceux-là. » Le scribe reprit : « Fort bien, Maître, tu as dit vrai : Dieu est l’Unique et il n’y en a pas d’autre que lui. L’aimer de tout son cœur, de toute son intelligence, de toute sa force, et aimer son prochain comme soi-même, vaut mieux que toute offrande d’holocaustes et de sacrifices. » Jésus, voyant qu’il avait fait une remarque judicieuse, lui dit : « Tu n’es pas loin du royaume de Dieu. » Et personne n’osait plus l’interroger.  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>