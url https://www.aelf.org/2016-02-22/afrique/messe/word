--- v0 (2025-11-04)
+++ v1 (2026-10-30)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 P 5, 1-4)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimés, les anciens en fonction parmi vous, je les exhorte, moi qui suis ancien comme eux et témoin des souffrances du Christ, communiant à la gloire qui va se révéler : soyez les pasteurs du troupeau de Dieu qui se trouve chez vous ; veillez sur lui, non par contrainte mais de plein gré, selon Dieu ; non par cupidité mais par dévouement ; non pas en commandant en maîtres à ceux qui vous sont confiés, mais en devenant les modèles du troupeau. Et, quand se manifestera le Chef des pasteurs, vous recevrez la couronne de gloire qui ne se flétrit pas. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimés,     les anciens en fonction parmi vous, je les exhorte, moi qui suis ancien comme eux et témoin des souffrances du Christ, communiant à la gloire qui va se révéler :     soyez les pasteurs du troupeau de Dieu qui se trouve chez vous ; veillez sur lui, non par contrainte mais de plein gré, selon Dieu ; non par cupidité mais par dévouement ;     non pas en commandant en maîtres à ceux qui vous sont confiés, mais en devenant les modèles du troupeau.     Et, quand se manifestera le Chef des pasteurs, vous recevrez la couronne de gloire qui ne se flétrit pas.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps  22 (23), 1-2b, 2c-3, 4, 5, 6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le Seigneur est mon berger : je ne manque de rien. Sur des prés d’herbe fraîche, il me fait reposer. Il me mène vers les eaux tranquilles et me fait revivre ; il me conduit par le juste chemin pour l’honneur de son nom. Si je traverse les ravins de la mort, je ne crains aucun mal, car tu es avec moi : ton bâton me guide et me rassure. Tu prépares la table pour moi devant mes ennemis ; tu répands le parfum sur ma tête, ma coupe est débordante. Grâce et bonheur m’accompagnent tous les jours de ma vie ; j’habiterai la maison du Seigneur pour la durée de mes jours.
+        <w:t xml:space="preserve">Le Seigneur est mon berger :      je ne manque de rien. Sur des prés d’herbe fraîche,      il me fait reposer.  Il me mène vers les eaux tranquilles      et me fait revivre ; il me conduit par le juste chemin      pour l’honneur de son nom.  Si je traverse les ravins de la mort,      je ne crains aucun mal, car tu es avec moi :      ton bâton me guide et me rassure.  Tu prépares la table pour moi      devant mes ennemis ; tu répands le parfum sur ma tête,      ma coupe est débordante.  Grâce et bonheur m’accompagnent      tous les jours de ma vie ; j’habiterai la maison du Seigneur      pour la durée de mes jours.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 16, 13-19)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus, arrivé dans la région de Césarée-de-Philippe, demandait à ses disciples : « Au dire des gens, qui est le Fils de l’homme ? » Ils répondirent : « Pour les uns, Jean le Baptiste ; pour d’autres, Élie ; pour d’autres encore, Jérémie ou l’un des prophètes. » Jésus leur demanda : « Et vous, que dites-vous ? Pour vous, qui suis-je ? » Alors Simon-Pierre prit la parole et dit : « Tu es le Christ, le Fils du Dieu vivant ! » Prenant la parole à son tour, Jésus lui dit : « Heureux es-tu, Simon fils de Yonas : ce n’est pas la chair et le sang qui t’ont révélé cela, mais mon Père qui est aux cieux. Et moi, je te le déclare : Tu es Pierre, et sur cette pierre je bâtirai mon Église ; et la puissance de la Mort ne l’emportera pas sur elle. Je te donnerai les clés du royaume des Cieux : tout ce que tu auras lié sur la terre sera lié dans les cieux, et tout ce que tu auras délié sur la terre sera délié dans les cieux. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus, arrivé dans la région de Césarée-de-Philippe, demandait à ses disciples : « Au dire des gens, qui est le Fils de l’homme ? » Ils répondirent : « Pour les uns, Jean le Baptiste ; pour d’autres, Élie ; pour d’autres encore, Jérémie ou l’un des prophètes. » Jésus leur demanda : « Et vous, que dites-vous ? Pour vous, qui suis-je ? » Alors Simon-Pierre prit la parole et dit : « Tu es le Christ, le Fils du Dieu vivant ! » Prenant la parole à son tour, Jésus lui dit : « Heureux es-tu, Simon fils de Yonas : ce n’est pas la chair et le sang qui t’ont révélé cela, mais mon Père qui est aux cieux. Et moi, je te le déclare : Tu es Pierre, et sur cette pierre je bâtirai mon Église ; et la puissance de la Mort ne l’emportera pas sur elle. Je te donnerai les clés du royaume des Cieux : tout ce que tu auras lié sur la terre sera lié dans les cieux, et tout ce que tu auras délié sur la terre sera délié dans les cieux. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>