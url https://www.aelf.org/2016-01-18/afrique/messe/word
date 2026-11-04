--- v0 (2025-11-05)
+++ v1 (2026-11-04)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 S 15, 16-23)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Samuel dit à Saül : « Assez ! Je vais t’apprendre ce que le Seigneur m’a dit pendant la nuit. » Saül lui dit : « Parle. » Alors Samuel déclara : « Toi qui reconnaissais ta petitesse, n’es-tu pas devenu le chef des tribus d’Israël, puisque le Seigneur t’a donné l’onction comme roi sur Israël ? Il t’a envoyé en campagne et t’a donné cet ordre : “Va, et voue à l’anathème ces impies d’Amalécites, fais-leur la guerre jusqu’à l’extermination.” Pourquoi n’as-tu pas obéi à la voix du Seigneur ? Pourquoi t’es-tu jeté sur le butin ? Pourquoi as-tu fait ce qui est mal aux yeux du Seigneur ? » Saül répondit à Samuel : « Mais j’ai obéi à la voix du Seigneur ! Je suis allé là où il m’envoyait, j’ai ramené Agag, roi d’Amalec, et j’ai voué Amalec à l’anathème. Dans le butin, le peuple a choisi le meilleur de ce qui était voué à l’anathème, petit et gros bétail, pour l’offrir en sacrifice au Seigneur ton Dieu, à Guilgal. » Samuel répliqua : « Le Seigneur aime-t-il les holocaustes et les sacrifices autant que l’obéissance à sa parole ? Oui, l’obéissance vaut mieux que le sacrifice, la docilité vaut mieux que la graisse des béliers. La révolte est un péché comme la divination ; la rébellion est une faute comme la consultation des idoles. Parce que tu as rejeté la parole du Seigneur, lui aussi t’a rejeté : tu ne seras plus roi ! » – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là,     Samuel dit à Saül : « Assez ! Je vais t’apprendre ce que le Seigneur m’a dit pendant la nuit. » Saül lui dit : « Parle. »     Alors Samuel déclara : « Toi qui reconnaissais ta petitesse, n’es-tu pas devenu le chef des tribus d’Israël, puisque le Seigneur t’a donné l’onction comme roi sur Israël ?     Il t’a envoyé en campagne et t’a donné cet ordre : “Va, et voue à l’anathème ces impies d’Amalécites, fais-leur la guerre jusqu’à l’extermination.”     Pourquoi n’as-tu pas obéi à la voix du Seigneur ? Pourquoi t’es-tu jeté sur le butin ? Pourquoi as-tu fait ce qui est mal aux yeux du Seigneur ? »     Saül répondit à Samuel : « Mais j’ai obéi à la voix du Seigneur ! Je suis allé là où il m’envoyait, j’ai ramené Agag, roi d’Amalec, et j’ai voué Amalec à l’anathème.     Dans le butin, le peuple a choisi le meilleur de ce qui était voué à l’anathème, petit et gros bétail, pour l’offrir en sacrifice au Seigneur ton Dieu, à Guilgal. »     Samuel répliqua : « Le Seigneur aime-t-il les holocaustes et les sacrifices autant que l’obéissance à sa parole ? Oui, l’obéissance vaut mieux que le sacrifice, la docilité vaut mieux que la graisse des béliers.     La révolte est un péché comme la divination ; la rébellion est une faute comme la consultation des idoles. Parce que tu as rejeté la parole du Seigneur, lui aussi t’a rejeté : tu ne seras plus roi ! »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 49 (50), 7ac-8, 16bc-17, 21, 23)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« Écoute, mon peuple, je parle. Moi, Dieu, je suis ton Dieu ! Je ne t’accuse pas pour tes sacrifices ; tes holocaustes sont toujours devant moi. « Qu’as-tu à réciter mes lois, à garder mon alliance à la bouche, toi qui n’aimes pas les reproches et rejettes loin de toi mes paroles ? « Voilà ce que tu fais ; garderai-je le silence ? « Penses-tu que je suis comme toi ? Je mets cela sous tes yeux, et je t’accuse. « Qui offre le sacrifice d’action de grâce, celui-là me rend gloire : sur le chemin qu’il aura pris, je lui ferai voir le salut de Dieu. »
+        <w:t xml:space="preserve">« Écoute, mon peuple, je parle. Moi, Dieu, je suis ton Dieu ! Je ne t’accuse pas pour tes sacrifices ; tes holocaustes sont toujours devant moi.  « Qu’as-tu à réciter mes lois, à garder mon alliance à la bouche, toi qui n’aimes pas les reproches et rejettes loin de toi mes paroles ?  « Voilà ce que tu fais ; garderai-je le silence ? « Penses-tu que je suis comme toi ? Je mets cela sous tes yeux, et je t’accuse.  « Qui offre le sacrifice d’action de grâce, celui-là me rend gloire : sur le chemin qu’il aura pris, je lui ferai voir le salut de Dieu. »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 2, 18-22)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, comme les disciples de Jean le Baptiste et les pharisiens jeûnaient, on vint demander à Jésus : « Pourquoi, alors que les disciples de Jean et les disciples des Pharisiens jeûnent, tes disciples ne jeûnent-ils pas ? » Jésus leur dit : « Les invités de la noce pourraient-ils jeûner, pendant que l’Époux est avec eux ? Tant qu’ils ont l’Époux avec eux, ils ne peuvent pas jeûner. Mais des jours viendront où l’Époux leur sera enlevé ; alors, ce jour-là, ils jeûneront. Personne ne raccommode un vieux vêtement avec une pièce d’étoffe neuve ; autrement le morceau neuf ajouté tire sur le vieux tissu et la déchirure s’agrandit. Ou encore, personne ne met du vin nouveau dans de vieilles outres ; car alors, le vin fera éclater les outres, et l’on perd à la fois le vin et les outres. À vin nouveau, outres neuves. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     comme les disciples de Jean le Baptiste et les pharisiens jeûnaient, on vint demander à Jésus : « Pourquoi, alors que les disciples de Jean et les disciples des Pharisiens jeûnent, tes disciples ne jeûnent-ils pas ? »     Jésus leur dit : « Les invités de la noce pourraient-ils jeûner, pendant que l’Époux est avec eux ? Tant qu’ils ont l’Époux avec eux, ils ne peuvent pas jeûner.     Mais des jours viendront où l’Époux leur sera enlevé ; alors, ce jour-là, ils jeûneront.      Personne ne raccommode un vieux vêtement avec une pièce d’étoffe neuve ; autrement le morceau neuf ajouté tire sur le vieux tissu et la déchirure s’agrandit.     Ou encore, personne ne met du vin nouveau dans de vieilles outres ; car alors, le vin fera éclater les outres, et l’on perd à la fois le vin et les outres. À vin nouveau, outres neuves. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>